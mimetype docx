--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,4719 +66,4573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
-[...2490 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium and kidney cancer: study of tumors and angiogenesis in genetically engineered mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology 64th Annual Meeting and ToxExpo (SOT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotoxicological outcome of a chemical and radiological co-exposure in rat: low dose gamma irradiation and inhalation of tungsten particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Claude</w:t>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04907833v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frerejacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967610v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04907833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Congress European Societies of Toxicology, EUROTOX Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du 27/09/2021 au 01/10/2021,, Sep 2021, VIRTUAL, Denmark. pp.S194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress ofthe International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPA - International Radiation Protection Association; KARP - Korean Association for Radiation Protection, Jan 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhalation of tungsten particles: impact on the central nervous system, an unsuspected target organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, ONLINE, Denmark. pp.198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00705-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’implication du stress dans la réponse aux faibles doses de rayonnements ionisants sur le système cardio et cérébrovasculaire. : Projet SIROCCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’inhalation de particules de tungstène sur le cerveau de rat : métrologie et étude pilote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bodiot</w:t>
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Interdisciplinaire pour l'étude des Effets environnementaux des NanotechnologieS, GIENS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, saint-quentin-en-yvelines, France</w:t>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106511v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+                <w:t xml:space="preserve">Effets de l’inhalation de particules de tungstène sur le cerveau de rat : métrologie et étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bodiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+              <w:t xml:space="preserve">Groupe Interdisciplinaire pour l'étude des Effets environnementaux des NanotechnologieS, GIENS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, saint-quentin-en-yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-exposure to inhaled tungsten particles and low-dose gamma rays: neurotoxicological outcome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.18307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02278-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to tungsten particles via inhalation triggers early toxicity marker expression in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2024.2349895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04032713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an Inhalation Chamber and Metrology Assessment to Study Tungsten Aerosol Neurotoxic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bodiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (7), pp.200504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain accumulation of inhaled uranium in the rat depends on aerosol concentration, exposure repetitions, particle size and solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tourlonias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2021.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the nose-to-brain transport of different physico-chemical forms of uranium after exposure via inhalation of a UO4 aerosol in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ebrahimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (9), pp.097010-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to depleted uranium during development affects neuronal differentiation in the hippocampal dentate gyrus and induces depressive-like behavior in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell proliferation and cell death are disturbed during prenatal and postnatal brain development after uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Culeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal exposure to uranium results in direct transfer to the brain along olfactory nerve bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.477-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local synthesis and dual actions of progesterone in the nervous system: neuroprotection and myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ghir.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progesterone and its metabolites increase myelin basic protein expression in organotypic slice cultures of rat cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel M Ghoumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Etr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (4), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental Expression of Genes Involved in Neurosteroidogenesis: 3β-Hydroxysteroid Dehydrogenase/Δ5-Δ4 Isomerase in the Rat Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 144 (7), pp.2902 - 2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2002-0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05357234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-exposure to low-dose gamma irradiation with a chemical stressor causes differential outcomes on brain toxicity parameters in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPA16 - International Radiation Protection Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando (Florida), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of uranium on multipotency of neural stem cells in a primary neurosphere culture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Congress of the European Societies of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, HELSINKI, Finland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4925,51 +4779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Anselme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>