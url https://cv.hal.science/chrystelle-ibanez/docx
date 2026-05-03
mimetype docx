--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,3800 +66,3800 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-exposure to inhaled tungsten particles and low-dose gamma rays: neurotoxicological outcome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.18307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02278-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to tungsten particles via inhalation triggers early toxicity marker expression in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2024.2349895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04032713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain accumulation of inhaled uranium in the rat depends on aerosol concentration, exposure repetitions, particle size and solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Tourlonias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2021.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an Inhalation Chamber and Metrology Assessment to Study Tungsten Aerosol Neurotoxic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bodiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (7), pp.200504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the nose-to-brain transport of different physico-chemical forms of uranium after exposure via inhalation of a UO4 aerosol in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ebrahimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (9), pp.097010-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to depleted uranium during development affects neuronal differentiation in the hippocampal dentate gyrus and induces depressive-like behavior in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell proliferation and cell death are disturbed during prenatal and postnatal brain development after uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Culeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haylock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal exposure to uranium results in direct transfer to the brain along olfactory nerve bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.477-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local synthesis and dual actions of progesterone in the nervous system: neuroprotection and myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ghir.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progesterone and its metabolites increase myelin basic protein expression in organotypic slice cultures of rat cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel M Ghoumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Etr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (4), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental Expression of Genes Involved in Neurosteroidogenesis: 3β-Hydroxysteroid Dehydrogenase/Δ5-Δ4 Isomerase in the Rat Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 144 (7), pp.2902 - 2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2002-0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05357234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium and kidney cancer: study of tumors and angiogenesis in genetically engineered mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology 64th Annual Meeting and ToxExpo (SOT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotoxicological outcome of a chemical and radiological co-exposure in rat: low dose gamma irradiation and inhalation of tungsten particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frerejacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967610v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04907833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Claude</w:t>
+                <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04907833v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Congress European Societies of Toxicology, EUROTOX Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du 27/09/2021 au 01/10/2021,, Sep 2021, VIRTUAL, Denmark. pp.S194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress ofthe International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPA - International Radiation Protection Association; KARP - Korean Association for Radiation Protection, Jan 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhalation of tungsten particles: impact on the central nervous system, an unsuspected target organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, ONLINE, Denmark. pp.198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00705-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’implication du stress dans la réponse aux faibles doses de rayonnements ionisants sur le système cardio et cérébrovasculaire. : Projet SIROCCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+                <w:t xml:space="preserve">Effets de l’inhalation de particules de tungstène sur le cerveau de rat : métrologie et étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bodiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+              <w:t xml:space="preserve">Groupe Interdisciplinaire pour l'étude des Effets environnementaux des NanotechnologieS, GIENS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, saint-quentin-en-yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’inhalation de particules de tungstène sur le cerveau de rat : métrologie et étude pilote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bodiot</w:t>
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Interdisciplinaire pour l'étude des Effets environnementaux des NanotechnologieS, GIENS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, saint-quentin-en-yvelines, France</w:t>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...2272 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Liere</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">inserm-05357234v1</w:t>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3877,103 +3877,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-exposure to low-dose gamma irradiation with a chemical stressor causes differential outcomes on brain toxicity parameters in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPA16 - International Radiation Protection Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando (Florida), United States. </w:t>
@@ -4002,103 +4002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
@@ -4127,103 +4127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
@@ -4252,103 +4252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
@@ -4377,103 +4377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
@@ -4515,77 +4515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of uranium on multipotency of neural stem cells in a primary neurosphere culture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Congress of the European Societies of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, HELSINKI, Finland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,51 +4779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>