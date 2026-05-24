--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,2284 +66,2284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposure to inhaled tungsten particles and low-dose gamma rays: neurotoxicological outcome in rats</w:t>
+                <w:t xml:space="preserve">A Dual Approach to Evaluate the Performance of RNA-Seq Data Analysis Pipelines with Weak Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fréchard</w:t>
+                <w:t xml:space="preserve">Malek Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bachelot</w:t>
+                <w:t xml:space="preserve">Fadoum Ousmane Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ménard</w:t>
+                <w:t xml:space="preserve">Elen Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Brizais</w:t>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Mace</w:t>
+                <w:t xml:space="preserve">Léo Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.18307. </w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.vbag134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02278-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbag134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100689v1</w:t>
+                <w:t xml:space="preserve">hal-05624727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to tungsten particles via inhalation triggers early toxicity marker expression in the rat brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Co-exposure to inhaled tungsten particles and low-dose gamma rays: neurotoxicological outcome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mace</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2024.2349895⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.18307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02278-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602079v1</w:t>
+                <w:t xml:space="preserve">hal-05100689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
+                <w:t xml:space="preserve">Exposure to tungsten particles via inhalation triggers early toxicity marker expression in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie de Castro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Monceau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31073-1⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2024.2349895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04032713v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Quintens</w:t>
+                <w:t xml:space="preserve">Laurie de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
+                <w:t xml:space="preserve">V. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31073-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966042v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04032713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain accumulation of inhaled uranium in the rat depends on aerosol concentration, exposure repetitions, particle size and solubility</w:t>
+                <w:t xml:space="preserve">Development of an adverse outcome pathway for radiation-induced microcephaly via expert consultation and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Tournier</w:t>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+                <w:t xml:space="preserve">Roel Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Tourlonias</w:t>
+                <w:t xml:space="preserve">Mohamed Abderrafi Benotmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Petitot</w:t>
+                <w:t xml:space="preserve">Jukka Luukkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Paquet</w:t>
+                <w:t xml:space="preserve">Ignacia Braga Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.10-17. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (12), pp.1752-1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2021.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2022.2110312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409664v1</w:t>
+                <w:t xml:space="preserve">hal-03966042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Inhalation Chamber and Metrology Assessment to Study Tungsten Aerosol Neurotoxic Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Brain accumulation of inhaled uranium in the rat depends on aerosol concentration, exposure repetitions, particle size and solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Bodiot</w:t>
+                <w:t xml:space="preserve">Elie Tourlonias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
+                <w:t xml:space="preserve">Fabrice Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.200504⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386472v1</w:t>
+                <w:t xml:space="preserve">hal-03409664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the nose-to-brain transport of different physico-chemical forms of uranium after exposure via inhalation of a UO4 aerosol in the rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ibanez</w:t>
+                <w:t xml:space="preserve">Design of an Inhalation Chamber and Metrology Assessment to Study Tungsten Aerosol Neurotoxic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Suhard</w:t>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">Cecile Bodiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ebrahimian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lestaevel</w:t>
+                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP4927⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (7), pp.200504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527491v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the nose-to-brain transport of different physico-chemical forms of uranium after exposure via inhalation of a UO4 aerosol in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Priest</w:t>
+                <w:t xml:space="preserve">C. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">T. Ebrahimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bannister</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (9), pp.097010-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP4927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874507v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roy</w:t>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hornhardt</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Badie</w:t>
+                <w:t xml:space="preserve">L. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Hall</w:t>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546109v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to depleted uranium during development affects neuronal differentiation in the hippocampal dentate gyrus and induces depressive-like behavior in offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Legrand</w:t>
+                <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Lam</w:t>
+                <w:t xml:space="preserve">S. Hornhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+                <w:t xml:space="preserve">C. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gloaguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
+                <w:t xml:space="preserve">Janet Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (1), pp.107-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RR14505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347513v1</w:t>
+                <w:t xml:space="preserve">hal-02546109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell proliferation and cell death are disturbed during prenatal and postnatal brain development after uranium exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Legrand</w:t>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Elie</w:t>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Stefani</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Florès</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Culeux</w:t>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.34-45. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557556v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+                <w:t xml:space="preserve">Exposure to depleted uranium during development affects neuronal differentiation in the hippocampal dentate gyrus and induces depressive-like behavior in offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomolka</w:t>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haylock</w:t>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+                <w:t xml:space="preserve">hal-05347513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell proliferation and cell death are disturbed during prenatal and postnatal brain development after uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manens</w:t>
+                <w:t xml:space="preserve">Johanna Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">Nicole Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Culeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558441v1</w:t>
+                <w:t xml:space="preserve">hal-02557556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal exposure to uranium results in direct transfer to the brain along olfactory nerve bundles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Delissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lestaevel</w:t>
+                <w:t xml:space="preserve">B. Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nan.12061⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02614029v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local synthesis and dual actions of progesterone in the nervous system: neuroprotection and myelination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Schumacher</w:t>
+                <w:t xml:space="preserve">Intranasal exposure to uranium results in direct transfer to the brain along olfactory nerve bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gago</w:t>
+                <w:t xml:space="preserve">O. Delissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ghir.2004.03.007⟩</w:t>
+              <w:t xml:space="preserve">Neuropathology and Applied Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.477-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nan.12061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516644v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone and its metabolites increase myelin basic protein expression in organotypic slice cultures of rat cerebellum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local synthesis and dual actions of progesterone in the nervous system: neuroprotection and myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Guennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel M Ghoumari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ibanez</w:t>
+                <w:t xml:space="preserve">Françoise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El-Etr</w:t>
+                <w:t xml:space="preserve">Claude Carelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Eychenne</w:t>
+                <w:t xml:space="preserve">Nathalie Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ghir.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01881.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04516647v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Expression of Genes Involved in Neurosteroidogenesis: 3β-Hydroxysteroid Dehydrogenase/Δ5-Δ4 Isomerase in the Rat Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Guennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,1469 +2391,1603 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2002-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05357234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progesterone and its metabolites increase myelin basic protein expression in organotypic slice cultures of rat cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel M Ghoumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Etr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (4), pp.848-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium and kidney cancer: study of tumors and angiogenesis in genetically engineered mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology 64th Annual Meeting and ToxExpo (SOT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurotoxicological outcome of a chemical and radiological co-exposure in rat: low dose gamma irradiation and inhalation of tungsten particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Salt Lake City (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frerejacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04907833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry 1st meeting - ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISGLOBAL, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Congress European Societies of Toxicology, EUROTOX Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, du 27/09/2021 au 01/10/2021,, Sep 2021, VIRTUAL, Denmark. pp.S194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress ofthe International Radiation Protection Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRPA - International Radiation Protection Association; KARP - Korean Association for Radiation Protection, Jan 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhalation of tungsten particles: impact on the central nervous system, an unsuspected target organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, ONLINE, Denmark. pp.198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-4274(21)00705-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmposante RAdioLogique de l’Exposome, multi-expositions, risques de cancers et d’autres pathologies chroniques dans la cohorte Constances : le projet CORALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e congrès de la Société Francophone de Santé Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’implication du stress dans la réponse aux faibles doses de rayonnements ionisants sur le système cardio et cérébrovasculaire. : Projet SIROCCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone de Santé et Environnement, SFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’inhalation de particules de tungstène sur le cerveau de rat : métrologie et étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bodiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Interdisciplinaire pour l'étude des Effets environnementaux des NanotechnologieS, GIENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, saint-quentin-en-yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hornhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3863,776 +3997,776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-exposure to low-dose gamma irradiation with a chemical stressor causes differential outcomes on brain toxicity parameters in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPA16 - International Radiation Protection Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando (Florida), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the exposome and risks of chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Radiation Epidemiology and Dosimetry ISoRED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological and chemical exposures and risks of cancer in the Constances cohort (COREXCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2022 - 6th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological component of the Exposome, multiple exposures, risks of cancer and other chronic diseases in the Constances cohort (CORALE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW2021 - 5th European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Vienne, Austria. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04032729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante RAdioLogique de l'Exposome, multi-expositions, risques de cancers et d'autres pathologies chroniques dans la cohorte Constances : le projet CORALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFSE2020 - 11e congrès de la Société Francophone de Santé Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04039172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of uranium on multipotency of neural stem cells in a primary neurosphere culture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Congress of the European Societies of Toxicology, EUROTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, HELSINKI, Finland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4779,51 +4913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05624727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Baroudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoum Ousmane Ly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbag134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05100689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fr&#233;chard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02278-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2024.2349895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Luukkonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Braga Tanaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2022.2110312" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Tourlonias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2021.08.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200504" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ibanez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ebrahimian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP4927" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.09.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TSD0KN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Stefani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Flor&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Culeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nan.12061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55QNMLLW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schumacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Guennoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gago" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2004.03.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14K50HKD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Eychenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel M Ghoumari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Etr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leclerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eychenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01881.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brizais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gloaguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513512v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thome" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00705-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monceau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04135253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748799v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>