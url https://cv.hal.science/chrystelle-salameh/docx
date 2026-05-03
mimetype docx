--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystelle Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystelle-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8188-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195543025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-6139-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Polycaprolactone Scaffolds Reinforced with Cellulose Nanocrystals and Silver Nanoparticles for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagie Kamgang Syapnjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.41028-41043. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c06504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorinne Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Silicon Oxycarbide/Graphene Oxide Porous Ceramic Monoliths Obtained from Pickering Emulsions: Application as Active Electrodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonjoy Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Mujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (7), pp.3138-3149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Timoshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed bioactive calcium silicate ceramics as antibacterial scaffolds for hard tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.3228-3246. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA01088K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2D nanolaminate membranes for nanofluidics and molecular sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinsheng Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.285-301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trechm.2024.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xishun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina El-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV‐curable inorganic precursors enable direct 3D printing of SiOC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.14173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of cellulose nanocrystals based composites to build robust biomimetic scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Kajdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25652-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieving in order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (10), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Manufacturing of Si-Based Non-Oxide Cellular Ceramic Structures through Indirect 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium/Carbon Nanofibers by Combining Atomic Layer Deposition and Electrospinning for Organic Pollutant Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Razzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13081947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured boron nitride–based materials: synthesis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.100107. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2020.100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of Pd nanoparticles on self-supported carbon-Ni/NiO-Pd nanofiber electrodes for electrochemical hydrogen and oxygen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba H El-Maghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 569, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Boussmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Salviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Sulfur Vacancies and Undercoordinated Mo Regions in MoS 2 Nanosheets toward the Evolution of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.6824-6834. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of a series of aluminum-modified polysilazanes: Synthesis, pyrolysis behaviour and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2-3), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Processing of Si-(B)-C Materials with Tailored Nano/Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (67), pp.17103 - 17117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Fonblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride ceramics from molecular precursors: synthesis, properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.861 - 873. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03633j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polymer-derived Si–B–C–N monoliths by spark plasma sintering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (5), pp.1361-1374. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and 3D printing of antibacterial polymer-derived bioceramic scaffolds for bone engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th MS&amp;T21: Materials Science &amp; Technology, Symposium: Preceramic Polymers; Synthesis, Processing, Modeling, and Derived Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication strategies of 3D printed ceramics for health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Luleå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of ceramics and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D CAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of polymer derived SiAlCN ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th International Conference and exposition on advanced ceramics and composites ICACC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic Foams with Designed Porosity: The Si-B/Al-C-N system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystallized Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrides as Single-Phase and Nanocomposite Structures through Molecular Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived silicon nitride-based nanocomposites as co-catalyst for hydrogen generation from chemical hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived (carbo)nitrides with tailor-made porosity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Materials - CellMat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Application of Silicon Carbide Based Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th China International Conference on High-Performance Ceramics - CICC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon- and Boron-Based (Nano)structures from Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Open Access Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and silicon- based polymer derived nanostructured porous ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Processing and Manufacturing of Advanced Materials - Thermec’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: An innovative concept toward complex Silicon- and Boron-Based (Nano)structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of porous Aluminum-­-based ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of porous Si- and Al-based (carbo)nitrides from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous 3D polymer derived ceramics and graphene based composites and their application in electrochemsitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in hBN Lavoisier Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of boron or aluminum based functional nitrides for energy applications (hydrogen production and storage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Mounir Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. English. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014MON20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystelle Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystelle-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8188-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195543025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-6139-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorinne Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Polycaprolactone Scaffolds Reinforced with Cellulose Nanocrystals and Silver Nanoparticles for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagie Kamgang Syapnjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.41028-41043. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c06504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed bioactive calcium silicate ceramics as antibacterial scaffolds for hard tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.3228-3246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA01088K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Silicon Oxycarbide/Graphene Oxide Porous Ceramic Monoliths Obtained from Pickering Emulsions: Application as Active Electrodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonjoy Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Mujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (7), pp.3138-3149. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Timoshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2D nanolaminate membranes for nanofluidics and molecular sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinsheng Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.285-301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trechm.2024.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xishun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina El-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV‐curable inorganic precursors enable direct 3D printing of SiOC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.14173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of cellulose nanocrystals based composites to build robust biomimetic scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Kajdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25652-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieving in order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (10), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Manufacturing of Si-Based Non-Oxide Cellular Ceramic Structures through Indirect 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium/Carbon Nanofibers by Combining Atomic Layer Deposition and Electrospinning for Organic Pollutant Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Razzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13081947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured boron nitride–based materials: synthesis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.100107. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2020.100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of Pd nanoparticles on self-supported carbon-Ni/NiO-Pd nanofiber electrodes for electrochemical hydrogen and oxygen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba H El-Maghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 569, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Boussmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Salviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Sulfur Vacancies and Undercoordinated Mo Regions in MoS 2 Nanosheets toward the Evolution of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.6824-6834. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of a series of aluminum-modified polysilazanes: Synthesis, pyrolysis behaviour and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2-3), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Processing of Si-(B)-C Materials with Tailored Nano/Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (67), pp.17103 - 17117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Fonblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride ceramics from molecular precursors: synthesis, properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.861 - 873. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03633j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polymer-derived Si–B–C–N monoliths by spark plasma sintering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (5), pp.1361-1374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and 3D printing of antibacterial polymer-derived bioceramic scaffolds for bone engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th MS&amp;T21: Materials Science &amp; Technology, Symposium: Preceramic Polymers; Synthesis, Processing, Modeling, and Derived Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication strategies of 3D printed ceramics for health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Luleå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of ceramics and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D CAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of polymer derived SiAlCN ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th International Conference and exposition on advanced ceramics and composites ICACC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic Foams with Designed Porosity: The Si-B/Al-C-N system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystallized Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrides as Single-Phase and Nanocomposite Structures through Molecular Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived silicon nitride-based nanocomposites as co-catalyst for hydrogen generation from chemical hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived (carbo)nitrides with tailor-made porosity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Materials - CellMat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Application of Silicon Carbide Based Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th China International Conference on High-Performance Ceramics - CICC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon- and Boron-Based (Nano)structures from Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Open Access Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: An innovative concept toward complex Silicon- and Boron-Based (Nano)structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of porous Aluminum-­-based ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and silicon- based polymer derived nanostructured porous ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Processing and Manufacturing of Advanced Materials - Thermec’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of porous Si- and Al-based (carbo)nitrides from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous 3D polymer derived ceramics and graphene based composites and their application in electrochemsitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in hBN Lavoisier Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of boron or aluminum based functional nitrides for energy applications (hydrogen production and storage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Mounir Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. English. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014MON20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F211B4"/>
+    <w:nsid w:val="575981C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195543025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6139-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanga Marius N&#8217;gatta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edja Florentin Assanvo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Hayek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang Syapnjeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c06504" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Karamoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonjoy Dey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Mujib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa El Chawich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA01088K" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04056082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04109785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25652-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04041612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01351-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Najem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Razzouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13081947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ortiz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2020.100107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barhoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba H El-Maghrabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Hong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.09.027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03633j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9GL0B9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743835v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mounir Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195543025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6139-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanga Marius N&#8217;gatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edja Florentin Assanvo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Hayek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang Syapnjeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c06504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa El Chawich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA01088K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Karamoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonjoy Dey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Mujib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04056082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04109785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25652-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04041612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01351-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Najem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Razzouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13081947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ortiz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2020.100107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barhoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba H El-Maghrabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Hong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.09.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03633j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9GL0B9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743835v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mounir Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>