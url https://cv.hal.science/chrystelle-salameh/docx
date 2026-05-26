--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystelle Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystelle-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8188-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195543025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-6139-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorinne Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Polycaprolactone Scaffolds Reinforced with Cellulose Nanocrystals and Silver Nanoparticles for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagie Kamgang Syapnjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.41028-41043. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c06504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed bioactive calcium silicate ceramics as antibacterial scaffolds for hard tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.3228-3246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA01088K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Silicon Oxycarbide/Graphene Oxide Porous Ceramic Monoliths Obtained from Pickering Emulsions: Application as Active Electrodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonjoy Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Mujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (7), pp.3138-3149. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Timoshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2D nanolaminate membranes for nanofluidics and molecular sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinsheng Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.285-301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trechm.2024.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xishun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina El-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV‐curable inorganic precursors enable direct 3D printing of SiOC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.14173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of cellulose nanocrystals based composites to build robust biomimetic scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Kajdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21244. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25652-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieving in order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (10), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Manufacturing of Si-Based Non-Oxide Cellular Ceramic Structures through Indirect 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium/Carbon Nanofibers by Combining Atomic Layer Deposition and Electrospinning for Organic Pollutant Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Razzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1947. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13081947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured boron nitride–based materials: synthesis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.100107. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2020.100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of Pd nanoparticles on self-supported carbon-Ni/NiO-Pd nanofiber electrodes for electrochemical hydrogen and oxygen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba H El-Maghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 569, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Boussmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Salviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Sulfur Vacancies and Undercoordinated Mo Regions in MoS 2 Nanosheets toward the Evolution of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.6824-6834. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of a series of aluminum-modified polysilazanes: Synthesis, pyrolysis behaviour and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2-3), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Processing of Si-(B)-C Materials with Tailored Nano/Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (67), pp.17103 - 17117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Fonblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride ceramics from molecular precursors: synthesis, properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.861 - 873. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03633j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polymer-derived Si–B–C–N monoliths by spark plasma sintering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (5), pp.1361-1374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and 3D printing of antibacterial polymer-derived bioceramic scaffolds for bone engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th MS&amp;T21: Materials Science &amp; Technology, Symposium: Preceramic Polymers; Synthesis, Processing, Modeling, and Derived Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication strategies of 3D printed ceramics for health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Luleå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of ceramics and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D CAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of polymer derived SiAlCN ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th International Conference and exposition on advanced ceramics and composites ICACC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic Foams with Designed Porosity: The Si-B/Al-C-N system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystallized Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrides as Single-Phase and Nanocomposite Structures through Molecular Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived silicon nitride-based nanocomposites as co-catalyst for hydrogen generation from chemical hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived (carbo)nitrides with tailor-made porosity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Materials - CellMat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Application of Silicon Carbide Based Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th China International Conference on High-Performance Ceramics - CICC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon- and Boron-Based (Nano)structures from Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Open Access Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: An innovative concept toward complex Silicon- and Boron-Based (Nano)structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of porous Aluminum-­-based ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and silicon- based polymer derived nanostructured porous ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Processing and Manufacturing of Advanced Materials - Thermec’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of porous Si- and Al-based (carbo)nitrides from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous 3D polymer derived ceramics and graphene based composites and their application in electrochemsitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in hBN Lavoisier Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of boron or aluminum based functional nitrides for energy applications (hydrogen production and storage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Mounir Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. English. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014MON20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chrystelle Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chrystelle-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8188-6637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195543025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-6139-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the catalyst interface enables high carbon efficiency in both cation-exchange and bipolar membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.124691. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lavrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorinne Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Polycaprolactone Scaffolds Reinforced with Cellulose Nanocrystals and Silver Nanoparticles for Bone Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagie Kamgang Syapnjeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (28), pp.41028-41043. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c06504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into Ni–Fe Layered Double Hydroxides as Anode Catalysts for Pairing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction and Ethylene Glycol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.11861-11874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Silicon Oxycarbide/Graphene Oxide Porous Ceramic Monoliths Obtained from Pickering Emulsions: Application as Active Electrodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonjoy Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Mujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiefeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (7), pp.3138-3149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed bioactive calcium silicate ceramics as antibacterial scaffolds for hard tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cornette de Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.3228-3246. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3MA01088K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and energy-efficient electrosynthesis of ethylene from CO2 by tuning the valence of Cu catalysts through aryl diazonium functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Timoshenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (4), pp.422-433. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized 2D nanolaminate membranes for nanofluidics and molecular sieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinsheng Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.285-301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trechm.2024.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Vermiculite Nanolaminated Membranes for Efficient Organic Solvent Nanofiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xishun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.2410635. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202410635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-Boundary Engineering Boosted Undercoordinated Active Sites for Scalable Conversion of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Ethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (27), pp.17483 - 17491. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolith Catalyst Design by Combining 3D Printing and Atomic Layer Deposition: Toward Green Palladium‐Catalyzed Cross‐Coupling Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina El-Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (2), pp.2401546. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking direct CO2 electrolysis to C3 products via electrolyte supersaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-023-00938-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-surface-area functionalized nanolaminated membranes for energy-efficient nanofiltration and desalination in forward osmosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wensen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonito Aristide Karamoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44221-023-00036-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV‐curable inorganic precursors enable direct 3D printing of SiOC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.141-152. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.14173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sieving in order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Voiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (10), pp.1106-1107. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-022-01351-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Manufacturing of Si-Based Non-Oxide Cellular Ceramic Structures through Indirect 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenwa El Chawich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.471. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15020471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of cellulose nanocrystals based composites to build robust biomimetic scaffolds for bone tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanga Marius N’gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edja Florentin Assanvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Kajdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.21244. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-25652-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical conversion of CO2 to multicarbon products by using molecular doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huali Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.7210. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27456-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of transparency in scattering biomimetic collagen materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Salviat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Lama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (22), pp.11947-11953. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2001178117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium/Carbon Nanofibers by Combining Atomic Layer Deposition and Electrospinning for Organic Pollutant Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Razzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1947. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13081947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of Pd nanoparticles on self-supported carbon-Ni/NiO-Pd nanofiber electrodes for electrochemical hydrogen and oxygen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba H El-Maghrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Coy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 569, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of polymer-derived Si–(B)–C–N ceramic/reduced graphene oxide composite systems as active catalysts towards the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Boussmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22003, 1-15. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78558-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured boron nitride–based materials: synthesis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gonzalez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.100107. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtadv.2020.100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of a series of aluminum-modified polysilazanes: Synthesis, pyrolysis behaviour and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2-3), pp.183-194. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sieving from exfoliated MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; membranes via covalent functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Coelho Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (10), pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-019-0464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Sulfur Vacancies and Undercoordinated Mo Regions in MoS 2 Nanosheets toward the Evolution of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaodan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.6824-6834. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b01583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular design of melt-spinnable co-polymers as Si-B-C-N fiber precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Soleilhavoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13510-13523. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7dt02559a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Processing of Si-(B)-C Materials with Tailored Nano/Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (67), pp.17103 - 17117. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Chemistry and Engineering of Boron-Modified Polyorganosilazanes as New Processable and Functional SiBCN Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Fonblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (38), pp.9076 - 9090. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201700623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride ceramics from molecular precursors: synthesis, properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (3), pp.861 - 873. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5dt03633j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polymer-derived Si–B–C–N monoliths by spark plasma sintering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (5), pp.1361-1374. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and 3D printing of antibacterial polymer-derived bioceramic scaffolds for bone engineering applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th MS&amp;T21: Materials Science &amp; Technology, Symposium: Preceramic Polymers; Synthesis, Processing, Modeling, and Derived Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication strategies of 3D printed ceramics for health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Luleå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of ceramics and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D CAMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of polymer derived SiAlCN ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th International Conference and exposition on advanced ceramics and composites ICACC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic Foams with Designed Porosity: The Si-B/Al-C-N system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Crystallized Boron Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrides as Single-Phase and Nanocomposite Structures through Molecular Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived silicon nitride-based nanocomposites as co-catalyst for hydrogen generation from chemical hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived (carbo)nitrides with tailor-made porosity for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Materials - CellMat 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Application of Silicon Carbide Based Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th China International Conference on High-Performance Ceramics - CICC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon- and Boron-Based (Nano)structures from Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Open Access Week 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and silicon- based polymer derived nanostructured porous ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Processing and Manufacturing of Advanced Materials - Thermec’2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: An innovative concept toward complex Silicon- and Boron-Based (Nano)structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of porous Aluminum-­-based ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of porous Si- and Al-based (carbo)nitrides from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Spinel Nitrides and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rüdesheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous 3D polymer derived ceramics and graphene based composites and their application in electrochemsitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in hBN Lavoisier Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of boron or aluminum based functional nitrides for energy applications (hydrogen production and storage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Mounir Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material chemistry. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. English. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014MON20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="575981C7"/>
+    <w:nsid w:val="142767D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195543025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6139-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanga Marius N&#8217;gatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edja Florentin Assanvo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Hayek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang Syapnjeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c06504" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa El Chawich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA01088K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Karamoko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonjoy Dey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Mujib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04056082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04109785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25652-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04041612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01351-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Najem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Razzouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13081947" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ortiz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2020.100107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barhoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba H El-Maghrabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Hong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.09.027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703674" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03633j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9GL0B9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743835v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mounir Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chrystelle-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8188-6637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195543025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6139-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huali Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Aristide Karamoko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensen Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefeng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanga Marius N&#8217;gatta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edja Florentin Assanvo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Hayek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelagie Kamgang Syapnjeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c06504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonito Karamoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonjoy Dey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Mujib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02502" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Belaid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornette de Saint Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa El Chawich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Coy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA01088K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingqi Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Timoshenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01461-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinsheng Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Zeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2024.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xishun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguo Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Sun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202410635" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Lyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c12662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina El-Sayegh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Castro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401546" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04095481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Onofrio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Cui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-023-00938-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00036-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04056082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04041612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01351-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15020471" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04109785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Kajdan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25652-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03501147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27456-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Salviat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bessot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Lama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chassot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001178117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Najem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Razzouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13081947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03242820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barhoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba H El-Maghrabi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boussmen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78558-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03241048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ortiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtadv.2020.100107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.09.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ries" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0464-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodan Qin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Hong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b01583" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt02559a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703674" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700623" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03633j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Guichaoua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9GL0B9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702044v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731030v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821162v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01743835v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Mounir Salameh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20157" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>