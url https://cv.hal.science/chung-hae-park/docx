--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -192,136 +192,136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Permeability Predictions for an Engineered Reference Medium: Toward Calibration of Permeability Rigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodaghi</w:t>
+                <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nikzad</w:t>
+                <w:t xml:space="preserve">Mostafa Nikzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lira</w:t>
+                <w:t xml:space="preserve">Cristian Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Afgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -360,5985 +360,6119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pure Stokes approach for coupling fluid flow with porous media flow</w:t>
+                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104106⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385363v1</w:t>
+                <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A pure Stokes approach for coupling fluid flow with porous media flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.104106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172865v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Syerko</w:t>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schmidt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193253v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Agogué</w:t>
+                <w:t xml:space="preserve">Tim Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16124438⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132422v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of unsteady flows with obstacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16124438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.5158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830690v1</w:t>
+                <w:t xml:space="preserve">hal-04132422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fatigue Behavior of Three Dimensional Interlock Composites by Time-Lapse Micro-Computed Tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Computational homogenization of unsteady flows with obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (4), pp.499-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.5158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6010014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585298v1</w:t>
+                <w:t xml:space="preserve">hal-03830690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive processing of acrylic-based thermoplastic composites: A mini-review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigation of Fatigue Behavior of Three Dimensional Interlock Composites by Time-Lapse Micro-Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Krishna Parvathaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.931338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690277v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prepreg parameters on the interlaminar consolidation of fiber reinforced thermoplastic laminates manufactured by vacuum-bag-only process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+                <w:t xml:space="preserve">Reactive processing of acrylic-based thermoplastic composites: A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Bodaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.1035427. </w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.931338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.931338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884504v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher-order finite element method with unstructured anisotropic mesh adaption for two phase flows with surface tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of prepreg parameters on the interlaminar consolidation of fiber reinforced thermoplastic laminates manufactured by vacuum-bag-only process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105154⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1035427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478730v1</w:t>
+                <w:t xml:space="preserve">hal-03884504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boisse</w:t>
+                <w:t xml:space="preserve">A higher-order finite element method with unstructured anisotropic mesh adaption for two phase flows with surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.105154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019611v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Monitoring of the Out-Of-Autoclave Consolidation of Carbon/Poly-Ether-Ketone-Ketone Prepreg Laminate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
+                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauchene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901474v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additively manufactured three dimensional reference porous media for the calibration of permeability measurement set-ups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ban</w:t>
+                <w:t xml:space="preserve">In-situ Monitoring of the Out-Of-Autoclave Consolidation of Carbon/Poly-Ether-Ketone-Ketone Prepreg Laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mobin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (195), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2020.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224415v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additively manufactured three dimensional reference porous media for the calibration of permeability measurement set-ups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bodaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurag Pisupati</w:t>
+                <w:t xml:space="preserve">M. Mobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
+              <w:t xml:space="preserve">, 2020, 139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266074v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Pisupati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03314897v1</w:t>
+                <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical simulation method for three dimensional resin flow in laminated preform during liquid composite molding processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105519⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 349, pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314814v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Efficient numerical simulation method for three dimensional resin flow in laminated preform during liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMST Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178695v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">JMST Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1-2), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665486v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of air bubble dynamics during resin transfer molding by pore doublet model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-04435-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225111v1</w:t>
+                <w:t xml:space="preserve">hal-03665486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of air bubble dynamics during resin transfer molding by pore doublet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Agogue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+                <w:t xml:space="preserve">B. Aaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.2343-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-04435-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042565v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aktas</w:t>
+                <w:t xml:space="preserve">Naziha Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Advani</w:t>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Berg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789233v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the capillary wicking of flax fibers by considering the effects of fiber swelling and liquid absorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.064⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03319466v1</w:t>
+                <w:t xml:space="preserve">hal-01789233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impregnation of thermoplastic melt into flax textile reinforcement for semi-structural composite parts</w:t>
+                <w:t xml:space="preserve">Modeling of the capillary wicking of flax fibers by considering the effects of fiber swelling and liquid absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.H. Kim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">G.A. Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisupati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 525, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322411v1</w:t>
+                <w:t xml:space="preserve">hal-03319466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 937, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Direct impregnation of thermoplastic melt into flax textile reinforcement for semi-structural composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-017-9659-8⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632456v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated flow behavior in double-scale porous reinforcement for liquid composite molding processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.85-97. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684416671422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-017-9659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322408v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsaturated flow behavior in double-scale porous reinforcement for liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trameçon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.W. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.I. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684416671422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773488v1</w:t>
+                <w:t xml:space="preserve">hal-03322408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Residual Stress in Woven Thermoset Composites Parts for Aerospace Applications Using Finite Element Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+                <w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trameçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.52-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425924v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling the Residual Stress in Woven Thermoset Composites Parts for Aerospace Applications Using Finite Element Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.32-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768788v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772661v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00785596v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
+                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Mamoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469930v1</w:t>
+                <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942602v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Breard</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655503v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942767v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Park</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935544v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qq Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942813v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00293750v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942985v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
+                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (18), pp.1877-1900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849597v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du remplissage des moules par la méthode des éléments Finis / volume contrôle dans les procédés RTM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Echaabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">M.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Volume 10, 2008 - 2009, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (8), pp.1192-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.1918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278771v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved genetic algorithm for multidisciplinary optimization of composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation du remplissage des moules par la méthode des éléments Finis / volume contrôle dans les procédés RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Echaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 10, 2008 - 2009, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.03.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00502196v1</w:t>
+                <w:t xml:space="preserve">hal-01278771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Park</w:t>
+                <w:t xml:space="preserve">Improved genetic algorithm for multidisciplinary optimization of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (19-20), pp.1894-1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942834v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Park</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942820v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiconstraint Optimization of Composite Structures Manufactured by Resin Transfer Molding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.347-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998305046738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00505769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6348,4360 +6482,4360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Two-phase fluid Flow with Surface Tension in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale interface tracking in two-phase fluid flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Canée (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of consolidation process for high-performance thermoplastic composites by Fibre Bragg Grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Liapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of characteristic length parameter in phase-field damage modeling on fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation numérique d'écoulements avec obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISTIC LENGTH-INSENSITIVE PHASE-FIELD DAMAGE MODELING OF CRACKS IN FIBER-REINFORCED COMPOSITES WITH FFT SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de préformes par piquage pour applications composites épaisses de forme complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Gnaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-K Parvathaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FiBreMoD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la migration de bulles dans le milieu fibreux pendant l'imprégnation de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Fully Implicit Residual-Based Variational Multi-Scale Formulation for Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation -- ADMOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of composite vacuum infusion process : Influence of fabric type, resin viscosity and strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Isabelle Zénone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Textile Composites (TEXCOMP-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.012062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFIP / CETIM / IRT Jules Verne / Technocampus Composites, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thermoplastic and thermoset composites manufacturing processes for prediction of process-induced defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. pp.July 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saouab Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Flow Processes in Composite Materials (FPCM8),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des structures composites prenant en compte simultanément les paramètres de conception et de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optimization for structural design and manufacturing process of composite structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème séminaire franco-coréen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary optimisation of composite laminates with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME-2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The third asian-australasian coference on composite materials (ACCM-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria optimization of composite laminate plate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th european conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Bruges, Belgium. paper 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria optimization of composite laminated plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th european conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruges, Belgium. paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary optimization of composite laminates with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on integrated design and manufacturing in mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer moldings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 3rd Asian-Aystralasian conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Auckland, France. pp.651-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10711,431 +10845,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sihwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270668v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270783v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Krawczak; André Chateau Akué Asséko; Chung-Hae Park. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDPI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179 p., 2024, 978-3-0365-9964-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-9964-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11203,51 +11337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64210A00"/>
+    <w:nsid w:val="9A773F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11434,51 +11568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>