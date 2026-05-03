--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2001,1346 +2001,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">D. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314151v1</w:t>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266074v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Pisupati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314897v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical simulation method for three dimensional resin flow in laminated preform during liquid composite molding processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105519⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 349, pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314814v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Efficient numerical simulation method for three dimensional resin flow in laminated preform during liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMST Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178695v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+                <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">JMST Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1-2), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665486v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of air bubble dynamics during resin transfer molding by pore doublet model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-04435-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225111v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of air bubble dynamics during resin transfer molding by pore doublet model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.2343-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-04435-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042565v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Berg</w:t>
+                <w:t xml:space="preserve">Naziha Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the capillary wicking of flax fibers by considering the effects of fiber swelling and liquid absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">G.A. Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisupati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 525, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789233v1</w:t>
+                <w:t xml:space="preserve">hal-03319466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the capillary wicking of flax fibers by considering the effects of fiber swelling and liquid absorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.064⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03319466v1</w:t>
+                <w:t xml:space="preserve">hal-01789233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,64 +3507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trameçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,248 +3860,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Residual Stress in Woven Thermoset Composites Parts for Aerospace Applications Using Finite Element Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.32⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425924v1</w:t>
+                <w:t xml:space="preserve">hal-01768788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Residual Stress in Woven Thermoset Composites Parts for Aerospace Applications Using Finite Element Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.32-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768788v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
               </w:r>
@@ -4139,51 +4139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
@@ -4348,532 +4348,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Adil Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938549v1</w:t>
+                <w:t xml:space="preserve">hal-02469930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02469930v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Aurélie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938548v1</w:t>
+                <w:t xml:space="preserve">hal-01942602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942602v1</w:t>
+                <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
               </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,777 +4983,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">M.S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Saouab</w:t>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (8), pp.1192-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942767v1</w:t>
+                <w:t xml:space="preserve">hal-00849597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (18), pp.1877-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935544v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942813v1</w:t>
+                <w:t xml:space="preserve">hal-01942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qq Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00293750v1</w:t>
+                <w:t xml:space="preserve">hal-00935544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
+                <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (18), pp.1877-1900</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942985v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (8), pp.1192-1198. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849597v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du remplissage des moules par la méthode des éléments Finis / volume contrôle dans les procédés RTM</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Echaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,90 +5869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved genetic algorithm for multidisciplinary optimization of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (19-20), pp.1894-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5992,433 +5992,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00502196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
+                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mamoune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.911-914</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942834v1</w:t>
+                <w:t xml:space="preserve">hal-00655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.911-914</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655505v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiconstraint Optimization of Composite Structures Manufactured by Resin Transfer Molding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.347-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6680,191 +6680,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
+                <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Canée (Crète), Greece</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146662v1</w:t>
+                <w:t xml:space="preserve">hal-04320724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
+                <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Canée (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320724v1</w:t>
+                <w:t xml:space="preserve">hal-04146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of consolidation process for high-performance thermoplastic composites by Fibre Bragg Grating</w:t>
               </w:r>
@@ -7297,364 +7297,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135300v1</w:t>
+                <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
+                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273237v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C H Park</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gothenburg ( Virtual Congress ), Sweden</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273246v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gothenburg ( Virtual Congress ), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063135v1</w:t>
+                <w:t xml:space="preserve">hal-03273246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de préformes par piquage pour applications composites épaisses de forme complexe.</w:t>
               </w:r>
@@ -7985,51 +7985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Fully Implicit Residual-Based Variational Multi-Scale Formulation for Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation -- ADMOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8048,282 +8048,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of composite vacuum infusion process : Influence of fabric type, resin viscosity and strain rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+                <w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Textile Composites (TEXCOMP-13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFIP / CETIM / IRT Jules Verne / Technocampus Composites, Jun 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089802v1</w:t>
+                <w:t xml:space="preserve">hal-02006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of composite vacuum infusion process : Influence of fabric type, resin viscosity and strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Isabelle Zénone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Textile Composites (TEXCOMP-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.012062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006272v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8590,51 +8590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thermoplastic and thermoset composites manufacturing processes for prediction of process-induced defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8672,64 +8672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8836,51 +8836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8931,51 +8931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,64 +9052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9147,51 +9147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,64 +9272,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saouab Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,91 +9432,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515861v1</w:t>
@@ -9540,77 +9540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9635,77 +9635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9769,64 +9769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9881,64 +9881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9976,90 +9976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des structures composites prenant en compte simultanément les paramètres de conception et de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10078,515 +10078,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization for structural design and manufacturing process of composite structures.</w:t>
+                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer moldings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire franco-coréen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">the 3rd Asian-Aystralasian conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Auckland, France. pp.651-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298561v1</w:t>
+                <w:t xml:space="preserve">hal-00298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary optimisation of composite laminates with resin transfer molding.</w:t>
+                <w:t xml:space="preserve">Simultaneous optimization for structural design and manufacturing process of composite structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME-2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3ème séminaire franco-coréen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298559v1</w:t>
+                <w:t xml:space="preserve">hal-00298561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer molding.</w:t>
+                <w:t xml:space="preserve">Multidisciplinary optimisation of composite laminates with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third asian-australasian coference on composite materials (ACCM-3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">IDMME-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00299079v1</w:t>
+                <w:t xml:space="preserve">hal-00298559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria optimization of composite laminate plate.</w:t>
+                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th european conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Bruges, Belgium. paper 350</w:t>
+              <w:t xml:space="preserve">The third asian-australasian coference on composite materials (ACCM-3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298397v1</w:t>
+                <w:t xml:space="preserve">hal-00299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria optimization of composite laminated plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th european conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruges, Belgium. paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10605,243 +10605,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary optimization of composite laminates with resin transfer molding.</w:t>
+                <w:t xml:space="preserve">Multi-criteria optimization of composite laminate plate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on integrated design and manufacturing in mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th european conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Bruges, Belgium. paper 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298368v1</w:t>
+                <w:t xml:space="preserve">hal-00298397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer moldings.</w:t>
+                <w:t xml:space="preserve">Multidisciplinary optimization of composite laminates with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd Asian-Aystralasian conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Auckland, France. pp.651-661</w:t>
+              <w:t xml:space="preserve">4th International conference on integrated design and manufacturing in mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298472v1</w:t>
+                <w:t xml:space="preserve">hal-00298368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10853,273 +10853,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270783v1</w:t>
+                <w:t xml:space="preserve">hal-02270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sihwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270668v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11337,51 +11337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A773F31"/>
+    <w:nsid w:val="C7A84639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11568,51 +11568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>