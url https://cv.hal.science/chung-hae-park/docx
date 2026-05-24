--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">076633721</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=WLo61J4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-3918-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -218,6261 +239,6261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Permeability Predictions for an Engineered Reference Medium: Toward Calibration of Permeability Rigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Nikzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Afgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.70946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miro Duhovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pure Stokes approach for coupling fluid flow with porous media flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 231, pp.104106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
+              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932149v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172865v1</w:t>
+                <w:t xml:space="preserve">hal-03932149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David May</w:t>
+                <w:t xml:space="preserve">Romain Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16124438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193253v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Agogué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">Tim Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16124438⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132422v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (4), pp.499-527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.5158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Fatigue Behavior of Three Dimensional Interlock Composites by Time-Lapse Micro-Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Krishna Parvathaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcs6010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive processing of acrylic-based thermoplastic composites: A mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.931338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2022.931338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of prepreg parameters on the interlaminar consolidation of fiber reinforced thermoplastic laminates manufactured by vacuum-bag-only process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1035427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher-order finite element method with unstructured anisotropic mesh adaption for two phase flows with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.105154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Monitoring of the Out-Of-Autoclave Consolidation of Carbon/Poly-Ether-Ketone-Ketone Prepreg Laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (195), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2020.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additively manufactured three dimensional reference porous media for the calibration of permeability measurement set-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 349, pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314151v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
+                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurag Pisupati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266074v1</w:t>
+                <w:t xml:space="preserve">hal-02314151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT solver for variational phase-field modeling of brittle fracture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Pisupati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314897v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient numerical simulation method for three dimensional resin flow in laminated preform during liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deléglise-Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform solver for damage modeling of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMST Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1-2), pp.49-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42791-019-0004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of air bubble dynamics during resin transfer molding by pore doublet model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (5-6), pp.2343-2355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-019-04435-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEC Composites Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the capillary wicking of flax fibers by considering the effects of fiber swelling and liquid absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pisupati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 525, pp.166-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEC Composites Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Direct impregnation of thermoplastic melt into flax textile reinforcement for semi-structural composite parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.651-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773484v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impregnation of thermoplastic melt into flax textile reinforcement for semi-structural composite parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.H. Park</w:t>
+                <w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 937, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03322411v1</w:t>
+                <w:t xml:space="preserve">hal-01773484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-017-9659-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsaturated flow behavior in double-scale porous reinforcement for liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.85-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0731684416671422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trameçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEC Composites Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Residual Stress in Woven Thermoset Composites Parts for Aerospace Applications Using Finite Element Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1099, pp.32-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.1099.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469930v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ouahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938549v1</w:t>
+                <w:t xml:space="preserve">hal-02469930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of voids and saturation in liquid composite molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (6), pp.658-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Woo Suck Han</w:t>
+                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (18), pp.1877-1900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849597v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of Composite Molding by Resin Infusion with Flexible Tooling: VARI and RFI processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+                <w:t xml:space="preserve">Thickness optimization of composite plates by Box's complex method considering the process and material parameters in compression molding of SMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Il Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (8), pp.1192-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942985v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamila</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qq Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942767v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qq Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Park</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (S1), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935544v1</w:t>
+                <w:t xml:space="preserve">hal-01942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated optimisation for the weight, the structural performance and the cost of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated optimization for weight, Performance and cost of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1101-1107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du remplissage des moules par la méthode des éléments Finis / volume contrôle dans les procédés RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Echaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Volume 10, 2008 - 2009, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved genetic algorithm for multidisciplinary optimization of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (19-20), pp.1894-1903. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00502196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Park</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942820v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Models of CRTM Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unified saturation and micro-macro voids method in Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mamoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Park</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.911-914</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.937-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942834v1</w:t>
+                <w:t xml:space="preserve">hal-01942820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiconstraint Optimization of Composite Structures Manufactured by Resin Transfer Molding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo Suck Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (4), pp.347-374. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998305046738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00505769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6482,4360 +6503,4360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Two-phase fluid Flow with Surface Tension in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale interface tracking in two-phase fluid flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Canée (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of consolidation process for high-performance thermoplastic composites by Fibre Bragg Grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Liapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of characteristic length parameter in phase-field damage modeling on fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation numérique d'écoulements avec obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISTIC LENGTH-INSENSITIVE PHASE-FIELD DAMAGE MODELING OF CRACKS IN FIBER-REINFORCED COMPOSITES WITH FFT SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135300v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273237v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de préformes par piquage pour applications composites épaisses de forme complexe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masoud Bodaghi</w:t>
+                <w:t xml:space="preserve">X. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">K-K Parvathaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424037v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renforcement de préformes par piquage pour applications composites épaisses de forme complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-K Parvathaneni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Vasiukov</w:t>
+                <w:t xml:space="preserve">Imen Gnaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Shakoor</w:t>
+                <w:t xml:space="preserve">Jin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Bodaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416258v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la migration de bulles dans le milieu fibreux pendant l'imprégnation de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Fully Implicit Residual-Based Variational Multi-Scale Formulation for Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation -- ADMOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonnenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFIP / CETIM / IRT Jules Verne / Technocampus Composites, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of composite vacuum infusion process : Influence of fabric type, resin viscosity and strain rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Isabelle Zénone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Textile Composites (TEXCOMP-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Milan, Italy. pp.012062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/406/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thermoplastic and thermoset composites manufacturing processes for prediction of process-induced defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM. Optimisation of a mould design and process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410535v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Zaidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t>
+              <w:t xml:space="preserve">ICSAAM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655547v2</w:t>
+                <w:t xml:space="preserve">hal-05410535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zaidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of a complex preform by RTM process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Flow Processes in Composite Materials (FPCM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ascona, Switzerland. pp.July 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la formation des bulles d'air dans les matériaux composites = Numeric modelisation of air bubbles formation in composites materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saouab Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0655-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models for mold filling stage in liquid composite molding and their applications to structure-process coupled optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Flow Processes in Composite Materials (FPCM8),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des structures composites prenant en compte simultanément les paramètres de conception et de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Suck Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Il Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer moldings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 3rd Asian-Aystralasian conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Auckland, France. pp.651-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization for structural design and manufacturing process of composite structures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer molding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.I Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire franco-coréen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The third asian-australasian coference on composite materials (ACCM-3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298561v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary optimisation of composite laminates with resin transfer molding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Simultaneous optimization for structural design and manufacturing process of composite structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME-2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3ème séminaire franco-coréen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298559v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and process optimization of composite structures with resin transfer molding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary optimisation of composite laminates with resin transfer molding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third asian-australasian coference on composite materials (ACCM-3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">IDMME-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00299079v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria optimization of composite laminated plates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th european conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bruges, Belgium. paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria optimization of composite laminate plate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th european conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Bruges, Belgium. paper 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary optimization of composite laminates with resin transfer molding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.I Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on integrated design and manufacturing in mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10845,431 +10866,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sihwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270668v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270783v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Krawczak; André Chateau Akué Asséko; Chung-Hae Park. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 179 p., 2024, 978-3-0365-9964-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/books978-3-0365-9964-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11337,51 +11358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A84639"/>
+    <w:nsid w:val="B687CF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11568,51 +11589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chung-hae-park" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7929-4221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076633721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WLo61J4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3918-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruanes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Krishna Parvathaneni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178695v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vasiukov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-019-0004-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aaboud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04435-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Testoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisupati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ19QB82-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDRLZFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.X. Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Choi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I. Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684416671422" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.1099.32" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Il Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Suck Han" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.05.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL8D0JDP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXDRNQX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Echaabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1918" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR4M1P04-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamoune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942820v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305046738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-442QQH8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Liapi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02089802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Isabelle Z&#233;none" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655550v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429977v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saouab Abdelghani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Park" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813065v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Suck Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Il Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.I Lee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S Han" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298561v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298559v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>