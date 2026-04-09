--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -400,395 +400,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’enseignement et l’évaluation des compétences professionnelles : collaboration entre universitaires et professionnels dans une démarche de recherche-action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting and extending multimodal (inter)action analysis to investigate synchronous multimodal online language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, </w:t>
+              <w:t xml:space="preserve">Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.415-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14w9y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/mc-2024-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382143v1</w:t>
+                <w:t xml:space="preserve">hal-04669459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting and extending multimodal (inter)action analysis to investigate synchronous multimodal online language teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.183-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669459v1</w:t>
+                <w:t xml:space="preserve">hal-03468056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+                <w:t xml:space="preserve">Student-teacher engagement in and reflection on virtual exchange task design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133tv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468056v1</w:t>
+                <w:t xml:space="preserve">hal-04895804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student-teacher engagement in and reflection on virtual exchange task design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+                <w:t xml:space="preserve">Améliorer l’enseignement et l’évaluation des compétences professionnelles : collaboration entre universitaires et professionnels dans une démarche de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133tv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14w9y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895804v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher role in synchronous oral interaction: Young learner telecollaboration</w:t>
               </w:r>
@@ -850,893 +850,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Teacher Beliefs and Practice in Primary-School EFL in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younès</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/languages7030185⟩</w:t>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788664v1</w:t>
+                <w:t xml:space="preserve">hal-03788668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating multimodal literacy: Academic and professional interactions around student-produced instructional video tutorials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+                <w:t xml:space="preserve">Insights into Teacher Beliefs and Practice in Primary-School EFL in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages7030185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03521668v1</w:t>
+                <w:t xml:space="preserve">hal-03788664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter des stratégies pour animer une interaction pédagogique asymétrique par visioconférence et par audioconférence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pei-Wha Chilee</w:t>
+                <w:t xml:space="preserve">Evaluating multimodal literacy: Academic and professional interactions around student-produced instructional video tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">淡江外語論叢</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29716/TKSFLL.202212_1(1).0004⟩</w:t>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.102727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.system.2022.102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797292v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adopter des stratégies pour animer une interaction pédagogique asymétrique par visioconférence et par audioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brassier</w:t>
+                <w:t xml:space="preserve">Pei-Wha Chilee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildungsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">淡江外語論叢</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (38), pp.103-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29716/TKSFLL.202212_1(1).0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788668v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face issues in second language teaching via videoconferencing: the role of smile as a co-verbal semiotic resource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal (inter)action analysis of task instructions in language teaching via videoconferencing: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0958344021000070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466438v1</w:t>
+                <w:t xml:space="preserve">halshs-03266872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal (inter)action analysis of task instructions in language teaching via videoconferencing: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face issues in second language teaching via videoconferencing: the role of smile as a co-verbal semiotic resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0958344021000070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03266872v1</w:t>
+                <w:t xml:space="preserve">hal-03466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual exchanges as complex research environments: facing the data management challenge. A case study of Teletandem Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Aranha</w:t>
+                <w:t xml:space="preserve">Delivering task instructions in multimodal synchronous online language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virtual Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21827/jve.3.35748⟩</w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917206v1</w:t>
+                <w:t xml:space="preserve">halshs-03000942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus complexes et standards : un retour sur le projet CoMeRe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual exchanges as complex research environments: facing the data management challenge. A case study of Teletandem Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virtual Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21827/jve.3.35748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02460613v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering task instructions in multimodal synchronous online language teaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corpus complexes et standards : un retour sur le projet CoMeRe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03000942v1</w:t>
+                <w:t xml:space="preserve">halshs-02460613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Interactions for language learning in and around virtual worlds. Special issue of the ReCALL journal.</w:t>
               </w:r>
@@ -1824,187 +1824,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal analysis of lexical explanation sequences in webconferencing-supported language teaching.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal instruction-giving practices in webconferencing-supported language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.system.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452031v1</w:t>
+                <w:t xml:space="preserve">halshs-01598822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal instruction-giving practices in webconferencing-supported language teaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal analysis of lexical explanation sequences in webconferencing-supported language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Synchronous communication technologies in language and intercultural learning and teaching in higher education, 7 (1), pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.system.2017.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01598822v1</w:t>
+                <w:t xml:space="preserve">hal-01452031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semiotic perspective on webconferencing-supported language teaching.</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,364 +2191,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d'un monde synthétique pour l'apprentissage du vocabulaire en langue étrangère.</w:t>
+                <w:t xml:space="preserve">L'aide linguistique dans l'approche Emile : pour un équilibre entre compétences langagières et disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (2), pp.91-119</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La pédagogie de l'EMILE en questions : modalités et enjeux pour le secteur LANSAD, 32 (3), pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00785802v1</w:t>
+                <w:t xml:space="preserve">edutice-00814589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide linguistique dans l'approche Emile : pour un équilibre entre compétences langagières et disciplinaires</w:t>
+                <w:t xml:space="preserve">Les apports d'un monde synthétique pour l'apprentissage du vocabulaire en langue étrangère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La pédagogie de l'EMILE en questions : modalités et enjeux pour le secteur LANSAD, 32 (3), pp.00-00</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.91-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00814589v1</w:t>
+                <w:t xml:space="preserve">edutice-00785802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
+                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00674138v1</w:t>
+                <w:t xml:space="preserve">edutice-00862004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t>
+                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">edutice-00862004v1</w:t>
+                <w:t xml:space="preserve">edutice-00674138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes synthétiques : un terrain pour l'approche Emile dans l'enseignement supérieur ?</w:t>
               </w:r>
@@ -2642,691 +2642,695 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of a shared reflective journal to enhance collective reflective practice in EFL teacher training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are we up to the task? Synchronous and asynchronous learning activities for young beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Faure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroCALL, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EuroCALL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232600v1</w:t>
+                <w:t xml:space="preserve">hal-05236062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Language Learning for Young Learners: the transformative potential of virtual exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWoDA'25 Santiago de Compostela International Workshop on Discourse Analysis: Digital Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Santiago de Compostela, May 2025, Santiago de Compostela (Galicia), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we up to the task? Synchronous and asynchronous learning activities for young beginners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+                <w:t xml:space="preserve">Exploring the potential of a shared reflective journal to enhance collective reflective practice in EFL teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroCALL, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236062v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher training perspectives for virtual exchange: Initial actions from the E-LIVE European project</w:t>
+                <w:t xml:space="preserve">The role of coaching in telecollaborative exchanges for the teaching of foreign languages and intercultural competence: In-service teachers’ experiences within an Erasmus+ project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464949v1</w:t>
+                <w:t xml:space="preserve">hal-04785134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can I ask you just to clarify for a minute?&amp;quot;: Teaching pragmatics in IVE preservice teacher training</w:t>
+                <w:t xml:space="preserve">After I could put a face to my partner…, I felt more engaged with the tasks… it felt like a more concrete collaboration': pre-service teacher engagement and reflection in IVE task design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Inter-Varietal Applied Corpus Studies (IVACS) Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alsic, Lidilem, Icare, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652371v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do teachers modify their instruction-giving strategies when repeating the same task with learners using different communicative modes during synchronous online language tutorials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering use of digital tools by EFL trainee-teachers through reflective practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting learner-to-learner interaction: linguistic and visual resources in a synchronous oral telecollaborative task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3342,1253 +3346,1245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on additional language learning by young learners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laslab, University of the Basque Country, Oct 2024, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-service teacher attitudes to coaching in the E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALIANT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink or swim? Learner autonomy in synchronous oral telecollaboration from a task-based perspective</w:t>
+                <w:t xml:space="preserve">Teacher training perspectives for virtual exchange: Initial actions from the E-LIVE European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroCALL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/eurocall2023.2023.16969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785111v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coaching in teacher competence development for telecollaboration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can I ask you just to clarify for a minute?&amp;quot;: Teaching pragmatics in IVE preservice teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités, TeachLEng2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th Inter-Varietal Applied Corpus Studies (IVACS) Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637674v1</w:t>
+                <w:t xml:space="preserve">hal-04652371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Teacher Training Programs and School Curricula by Integrating Virtual Exchange: The E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project (2022 to 2024)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sink or swim? Learner autonomy in synchronous oral telecollaboration from a task-based perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALIANT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">EuroCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trnava University, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465325v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainee teachers' engagement in initial synchronous virtual exchange interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming Teacher Training Programs and School Curricula by Integrating Virtual Exchange: The E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project (2022 to 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALIANT Conference</w:t>
+              <w:t xml:space="preserve">VALIANT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465300v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coaching in telecollaborative exchanges for the teaching of foreign languages and intercultural competence: In-service teachers’ experiences within an Erasmus+ project</w:t>
+                <w:t xml:space="preserve">The role of coaching in teacher competence development for telecollaboration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités, TeachLEng2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785134v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After I could put a face to my partner…, I felt more engaged with the tasks… it felt like a more concrete collaboration': pre-service teacher engagement and reflection in IVE task design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trainee teachers' engagement in initial synchronous virtual exchange interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alsic, Lidilem, Icare, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">VALIANT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637670v1</w:t>
+                <w:t xml:space="preserve">hal-04465300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering Training and Coaching to Enable Teachers to Successfully Engage in Virtual Exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in profiles and training needs of teachers engaging in virtual exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Canto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Diversity in the Digital Foreign Language Classroom Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stuttgart, Germany. pp.1 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388424v1</w:t>
+                <w:t xml:space="preserve">hal-04052937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Language Pragmatic Competence Assessment: Towards Telecollaboration-Based Tasks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
+                <w:t xml:space="preserve">Adapting LSP genre-based pedagogies to the digitally-mediated workplace: Supporting the emergence of professional video-based genre design competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2023 : CALL for all languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vigdís International Centre; The Vigdís Finnbogadóttir Institute for Foreign Languages at the University of Iceland; The Árni Magnússon Institute for Icelandic Studies, Aug 2023, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">AELFE-LSPPC International Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677683v1</w:t>
+                <w:t xml:space="preserve">hal-04162289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting LSP genre-based pedagogies to the digitally-mediated workplace: Supporting the emergence of professional video-based genre design competence</w:t>
+                <w:t xml:space="preserve">Designing futures in online language teaching: a multimodal (inter)action analysis of teachers' instruction-giving practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AELFE-LSPPC International Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Multimodality 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162289v1</w:t>
+                <w:t xml:space="preserve">hal-04162285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing futures in online language teaching: a multimodal (inter)action analysis of teachers' instruction-giving practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Müge Satar</w:t>
+                <w:t xml:space="preserve">Second Language Pragmatic Competence Assessment: Towards Telecollaboration-Based Tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodality 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EUROCALL 2023 : CALL for all languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vigdís International Centre; The Vigdís Finnbogadóttir Institute for Foreign Languages at the University of Iceland; The Árni Magnússon Institute for Icelandic Studies, Aug 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162285v1</w:t>
+                <w:t xml:space="preserve">hal-04677683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task repetition and variance in online teachers' instruction-giving: a multimodal (inter)action analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4607,148 +4603,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in profiles and training needs of teachers engaging in virtual exchange.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivering Training and Coaching to Enable Teachers to Successfully Engage in Virtual Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity in the Digital Foreign Language Classroom Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Stuttgart, Germany. pp.1 - 23</w:t>
+              <w:t xml:space="preserve">Innovation in Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052937v1</w:t>
+                <w:t xml:space="preserve">hal-04388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner interaction in virtual learning scenarios for primary EFL</w:t>
               </w:r>
@@ -4944,1663 +4944,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+                <w:t xml:space="preserve">Professionals’ feedback on emerging multimodal needs in LSP: An evaluation of student-produced instructional video tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466436v1</w:t>
+                <w:t xml:space="preserve">hal-03474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'anglais à l'école primaire avec les technologies : Une revue des pratiques et des contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
+                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03427234v1</w:t>
+                <w:t xml:space="preserve">hal-03403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall</w:t>
+              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364414v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion and social interaction: An analysis of the EVE_SFI exchange.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Giralt</w:t>
+                <w:t xml:space="preserve">Enseigner l'anglais à l'école primaire avec les technologies : Une revue des pratiques et des contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual conference of AELFE (European Association of Languages for Specific Purposes) and the 2nd Conference of the Trans-Atlantic and Pacific Project (TAPP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03405339v1</w:t>
+                <w:t xml:space="preserve">halshs-03427234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290807v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+                <w:t xml:space="preserve">Immersion and social interaction: An analysis of the EVE_SFI exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Giralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19th annual conference of AELFE (European Association of Languages for Specific Purposes) and the 2nd Conference of the Trans-Atlantic and Pacific Project (TAPP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403675v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03405339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionals’ feedback on emerging multimodal needs in LSP: An evaluation of student-produced instructional video tutorials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474245v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site of engagement, modal density, and frozen actions in language teaching via videoconferencing</w:t>
+                <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Müge Satar</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
+              <w:t xml:space="preserve">pproaches to Multimodal and Digital Environments : From theories to practices (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317781v1</w:t>
+                <w:t xml:space="preserve">hal-02317779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do language teachers give task instructions in webcam-mediated lessons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Site of engagement, modal density, and frozen actions in language teaching via videoconferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Müge Satar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317790v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do language teachers give task instructions in webcam-mediated lessons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pproaches to Multimodal and Digital Environments : From theories to practices (A-MoDE)</w:t>
+              <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317779v1</w:t>
+                <w:t xml:space="preserve">hal-02317790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving task instructions in online language teaching via webconferencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Müge Satar</w:t>
+                <w:t xml:space="preserve">Virtual exchanges as complex research environments : Facing the data management challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCALL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Third Unicollaboration conference on telecollaboration in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899929v1</w:t>
+                <w:t xml:space="preserve">halshs-01793462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de la recherche : le cas d'un dispositif d'écriture collaborative en anglais langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giving task instructions in online language teaching via webconferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WorldCALL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815280v1</w:t>
+                <w:t xml:space="preserve">hal-01899929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual exchanges as complex research environments : Facing the data management challenge.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie de la recherche : le cas d'un dispositif d'écriture collaborative en anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Unicollaboration conference on telecollaboration in higher education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01793462v1</w:t>
+                <w:t xml:space="preserve">hal-01815280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+                <w:t xml:space="preserve">We've got rhythm&amp;quot; - Exploring tempo in online interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EuroCALL2017 CALL in a climate of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom. pp.23 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01636943v1</w:t>
+                <w:t xml:space="preserve">halshs-01577886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Grumt Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361283v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
+              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918880v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We've got rhythm&amp;quot; - Exploring tempo in online interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL2017 CALL in a climate of change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom. pp.23 - 23</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577886v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire varier la présence enseignante dans les séquences de rétroaction corrective synchrone en ligne</w:t>
               </w:r>
@@ -6845,51 +6845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Analysis of Task Instructions for Webconferencing-supported L2 Interactions: A Pilot Study of the ISMAEL Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,522 +6908,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01573895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la multimodalité dans les séquences d’étayage lors d'interactions par visioconférence entre apprenants universitaires et personnes âgées : une étude pilote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal resources for lexical explanations during webconferencing-supported foreign language teaching: a LEarning and TEaching Corpus investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Stendhal, Grenoble : Laboratoire Lidilem, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-01161799v1</w:t>
+                <w:t xml:space="preserve">edutice-01148348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondes synthétiques et pratiques discursives dans les modalités audio et clavardage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01122426v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of multimodality in intercultural incomprehension episodes during webconference-supported teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la multimodalité dans les séquences d’étayage lors d'interactions par visioconférence entre apprenants universitaires et personnes âgées : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Padua, Italy</w:t>
+              <w:t xml:space="preserve">EPAL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Stendhal, Grenoble : Laboratoire Lidilem, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01188947v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01161799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ciara Wigham</w:t>
+                <w:t xml:space="preserve">Mondes synthétiques et pratiques discursives dans les modalités audio et clavardage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222979v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01122426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal resources for lexical explanations during webconferencing-supported foreign language teaching: a LEarning and TEaching Corpus investigation.</w:t>
+                <w:t xml:space="preserve">The role of multimodality in intercultural incomprehension episodes during webconference-supported teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">EuroCALL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-01148348v1</w:t>
+                <w:t xml:space="preserve">edutice-01188947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
+                <w:t xml:space="preserve">An asymmetrical telecollaborative project and the evolution of its learning design: the Université Blaise Pascal - London School of Economics experience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayer Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumagalli Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
+              <w:t xml:space="preserve">Telecollaboration in University Foreign Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Léon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00990665v1</w:t>
+                <w:t xml:space="preserve">edutice-00877553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical corpora as a means to reuse research data and analyses in teacher-training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7439,152 +7452,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetrical telecollaborative project and the evolution of its learning design: the Université Blaise Pascal - London School of Economics experience.</w:t>
+                <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fumagalli Matteo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecollaboration in University Foreign Language Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Léon, Spain</w:t>
+              <w:t xml:space="preserve">CALICO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00877553v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00990665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and sharing a language learning and teaching corpus of multimodal interactions: ethical challenges and methodological implications</w:t>
               </w:r>
@@ -7672,601 +7672,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
+                <w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coldoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">WorldCALL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00805184v1</w:t>
+                <w:t xml:space="preserve">edutice-00778274v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t>
+                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCALL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coldoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00778274v3</w:t>
+                <w:t xml:space="preserve">edutice-00805184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t>
+                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International CALL Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">Coldoc 2012 : Traitements de corpus : outils et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660865v2</w:t>
+                <w:t xml:space="preserve">edutice-00710698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Life et apprentissage d'une langue étrangère dans une approche Emile : quels apports d'un environnement synthétique pour l'apprentissage du vocabulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coldoc 2012 : Traitements de corpus : outils et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00710698v1</w:t>
+                <w:t xml:space="preserve">edutice-00703113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Life et apprentissage d'une langue étrangère dans une approche Emile : quels apports d'un environnement synthétique pour l'apprentissage du vocabulaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International CALL Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00703113v1</w:t>
+                <w:t xml:space="preserve">hal-00660865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroCALL 2011 Courseware exhibition: the VoiceForum platform for spoken interaction.</w:t>
+                <w:t xml:space="preserve">VoiceForum, a software platform for spoken interaction: a model for the &amp;quot;Call Triangle&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer-Assisted Language Learning 2011 Conference</w:t>
+              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642185v1</w:t>
+                <w:t xml:space="preserve">edutice-00583273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoiceForum, a software platform for spoken interaction: a model for the &amp;quot;Call Triangle&amp;quot;?</w:t>
+                <w:t xml:space="preserve">EuroCALL 2011 Courseware exhibition: the VoiceForum platform for spoken interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t>
+              <w:t xml:space="preserve">European Association for Computer-Assisted Language Learning 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00583273v1</w:t>
+                <w:t xml:space="preserve">hal-00642185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration en langue étrangère dans une approche de type EMILE articulant modes verbaux et gestuels dans le monde virtuel Second Life.</w:t>
               </w:r>
@@ -8448,51 +8448,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMC-core: A basic schema for encoding corpora of computer-mediated communication in TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beisswenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Lüngen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruction Giving in Online Language Lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9018,51 +9018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making multimodal literacy pedagogies relevant to learners’ professional needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9186,77 +9186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E+VE-SFI: developing spoken interaction in a foreign language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Vinagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Giralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Helm &amp; Ana Beaven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing and implementing virtual exchange – a collection of case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9501,51 +9501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific methodology for researching CALL interaction data: Multimodal LEarning and TEaching Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caws, Catherine, and Hamel, Marie-Josée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language-Learner Computer Interactions: Theory, methodology and CALL applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2016, </w:t>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9773,861 +9773,962 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00728755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERACTIONAL PATTERNS IN A SYNCHRONOUS GETTING-TO-KNOW-YOU VIRTUAL EXCHANGE TASK WITH PRIMARY LEARNERS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réflexivité à l'université : entre expérimentations et scénarisations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895714v1</w:t>
+                <w:t xml:space="preserve">hal-05565035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INTERACTIONAL PATTERNS IN A SYNCHRONOUS GETTING-TO-KNOW-YOU VIRTUAL EXCHANGE TASK WITH PRIMARY LEARNERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874189v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training needs of in-service primary and secondary education teachers when implementing intercultural virtual exchanges</w:t>
+                <w:t xml:space="preserve">Fostering partner orientation in initial, synchronous virtual exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tasks for learner engagement, agency and reflection in intercultural virtual exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851014v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering partner orientation in initial, synchronous virtual exchanges</w:t>
+                <w:t xml:space="preserve">Training needs of in-service primary and secondary education teachers when implementing intercultural virtual exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883039v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire GT-Num RAVEL du 20 octobre 2021 : Enseigner l’anglais au primaire avec le numérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younès</w:t>
+                <w:t xml:space="preserve">Designing tasks for learner engagement, agency and reflection in intercultural virtual exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485539v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of The Handbook of Technology and Second Language Teaching and Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Webinaire GT-Num RAVEL du 20 octobre 2021 : Enseigner l’anglais au primaire avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02939471v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of 'Contemporary Computer-Assisted Language Learning</w:t>
+                <w:t xml:space="preserve">Review of The Handbook of Technology and Second Language Teaching and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00812486v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troisièmes journées scientifiques JS-PUN 2013, Atelier : Langue, langage et pédagogie numérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of 'Contemporary Computer-Assisted Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Parpette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">edutice-00779386v1</w:t>
+                <w:t xml:space="preserve">edutice-00812486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Troisièmes journées scientifiques JS-PUN 2013, Atelier : Langue, langage et pédagogie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Parpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00779386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse du livre &amp;quot;Décrire la conversation en ligne : le face à face distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,51 +10736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00688353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10689,51 +10790,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asynchronous virtual space for contact-based oral work with Chinese students learning English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10742,87 +10843,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10830,103 +10931,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des avatars par des étudiants d'architecture et impact sur l'interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10935,51 +11036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10989,297 +11090,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue systématique des technologies éducatives pour la compétence orale. État de l'art.</w:t>
+                <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Non spécifié. 2023</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04314531v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
+                <w:t xml:space="preserve">Une revue systématique des technologies éducatives pour la compétence orale. État de l'art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Non spécifié. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04102987v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de transcription de données multimodales dans Second Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00676230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11341,171 +11442,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between non-verbal and verbal interaction in synthetic worlds which supports verbal participation and production in a foreign language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF20020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01077857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between nonverbal and verbal interaction in synthetic worlds which supports verbal participation and production in a foreign language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11515,104 +11616,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project: Multimodal literacy pedagogies: instructional video tutorials Data set: Student-produced videos year 1 (2019, n=3) and year 2 (2020, n=4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11622,654 +11723,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing a gap in the language resources landscape : Groundwork and best practices from projects on computer-mediated communication in four European countries.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the 5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon W. Stemle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cmc-corpora conference series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, cmc-corpora pre-conference proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1040714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01379621v1</w:t>
+                <w:t xml:space="preserve">hal-01614310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Closing a gap in the language resources landscape : Groundwork and best practices from projects on computer-mediated communication in four European countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Erjavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-19, 2017, Selected papers from the CLARIN Annual Conference 2016, 978-91-7685-499-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1040714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01614310v2</w:t>
+                <w:t xml:space="preserve">hal-01379621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2), https://journals.openedition.org/alsic/7765, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12rdn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12416,51 +12517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>