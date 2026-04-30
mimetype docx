--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2355,200 +2355,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00785802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t>
+                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00862004v1</w:t>
+                <w:t xml:space="preserve">edutice-00674138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
+                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00674138v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00862004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes synthétiques : un terrain pour l'approche Emile dans l'enseignement supérieur ?</w:t>
               </w:r>
@@ -4980,51 +4980,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP.</w:t>
+              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12517,51 +12517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>