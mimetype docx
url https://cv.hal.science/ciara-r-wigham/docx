--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -93,931 +93,931 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainee teachers’ engagement in initial synchronous virtual exchange interactions</w:t>
+                <w:t xml:space="preserve">Sentiment analysis in virtual exchange: Comparing lingua franca and L1-L2 synchronous interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margarita Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Giralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The JALT CALL Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29140/jaltcall.v21n2.2022⟩</w:t>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64152/10125/73676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252093v1</w:t>
+                <w:t xml:space="preserve">hal-05626033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young learner autonomy in synchronous oral telecollaborative tasks: Participants, arena, and turns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The training needs of primary and secondary in-service school teachers engaging in virtual exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Teaching for Young Learners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ltyl.24031.why⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virtual Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21827/jve.8.41576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382055v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The training needs of primary and secondary in-service school teachers engaging in virtual exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trainee teachers’ engagement in initial synchronous virtual exchange interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virtual Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21827/jve.8.41576⟩</w:t>
+              <w:t xml:space="preserve">The JALT CALL Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29140/jaltcall.v21n2.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168101v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting and extending multimodal (inter)action analysis to investigate synchronous multimodal online language teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Young learner autonomy in synchronous oral telecollaborative tasks: Participants, arena, and turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mc-2024-0048⟩</w:t>
+              <w:t xml:space="preserve">Language Teaching for Young Learners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ltyl.24031.why⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669459v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améliorer l’enseignement et l’évaluation des compétences professionnelles : collaboration entre universitaires et professionnels dans une démarche de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w9y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468056v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student-teacher engagement in and reflection on virtual exchange task design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adapting and extending multimodal (inter)action analysis to investigate synchronous multimodal online language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimodal Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mc-2024-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133tv⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895804v1</w:t>
+                <w:t xml:space="preserve">hal-04669459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’enseignement et l’évaluation des compétences professionnelles : collaboration entre universitaires et professionnels dans une démarche de recherche-action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.183-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14w9y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05382143v1</w:t>
+                <w:t xml:space="preserve">hal-03468056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher role in synchronous oral interaction: Young learner telecollaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Student-teacher engagement in and reflection on virtual exchange task design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133tv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789612v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Teacher role in synchronous oral interaction: Young learner telecollaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brassier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildungsforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03788668v1</w:t>
+                <w:t xml:space="preserve">hal-04789612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Teacher Beliefs and Practice in Primary-School EFL in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating multimodal literacy: Academic and professional interactions around student-produced instructional video tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105, pp.102727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,51 +1168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopter des stratégies pour animer une interaction pédagogique asymétrique par visioconférence et par audioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,7165 +1266,8412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal (inter)action analysis of task instructions in language teaching via videoconferencing: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Müge Satar</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0958344021000070⟩</w:t>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266872v1</w:t>
+                <w:t xml:space="preserve">hal-03788668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face issues in second language teaching via videoconferencing: the role of smile as a co-verbal semiotic resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering task instructions in multimodal synchronous online language teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multimodal (inter)action analysis of task instructions in language teaching via videoconferencing: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Satar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.4571⟩</w:t>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0958344021000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03000942v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual exchanges as complex research environments: facing the data management challenge. A case study of Teletandem Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virtual Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.13-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21827/jve.3.35748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus complexes et standards : un retour sur le projet CoMeRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Interactions for language learning in and around virtual worlds. Special issue of the ReCALL journal.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Sadler</w:t>
+                <w:t xml:space="preserve">Delivering task instructions in multimodal synchronous online language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899931v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal instruction-giving practices in webconferencing-supported language teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Interactions for language learning in and around virtual worlds. Special issue of the ReCALL journal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Müge Satar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">L Panichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sadler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Interactions for language learning in and around virtual worlds., 30 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01598822v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal analysis of lexical explanation sequences in webconferencing-supported language teaching.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multimodal instruction-giving practices in webconferencing-supported language teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.system.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452031v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semiotic perspective on webconferencing-supported language teaching.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multimodal analysis of lexical explanation sequences in webconferencing-supported language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.62-82</w:t>
+              <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Synchronous communication technologies in language and intercultural learning and teaching in higher education, 7 (1), pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01236195v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semiotic perspective on webconferencing-supported language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.62-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00953507v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide linguistique dans l'approche Emile : pour un équilibre entre compétences langagières et disciplinaires</w:t>
+                <w:t xml:space="preserve">The CoMeRe corpus for French: structuring and annotating heterogeneous CMC genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La pédagogie de l'EMILE en questions : modalités et enjeux pour le secteur LANSAD, 32 (3), pp.00-00</w:t>
+              <w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00814589v1</w:t>
+                <w:t xml:space="preserve">halshs-00953507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d'un monde synthétique pour l'apprentissage du vocabulaire en langue étrangère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.91-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00785802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'aide linguistique dans l'approche Emile : pour un équilibre entre compétences langagières et disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La pédagogie de l'EMILE en questions : modalités et enjeux pour le secteur LANSAD, 32 (3), pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00674138v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00814589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication and feedback in the synthetic world Second Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Learning Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.xxx-xxx. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09588221.2013.851702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00862004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A study of verbal and nonverbal communication in Second Life - the ARCHI21 experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00674138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mondes synthétiques : un terrain pour l'approche Emile dans l'enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mutations technologiques et nouvelles pratiques sociales : vers l'émergence de "medias d'apprentissage" ?, 54, pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00829040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruction Giving in Online Language Lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2023, Routledge Focus on Applied Linguistics, 9781032227948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building Computer-Mediated Communication Corpora for Sociolinguistic Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Stemle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2017, Julien Longhi, 978-2-343-11212-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multimodal Language Pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Encyclopedia of Computer-Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-6, 2025, 978-3-031-51447-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51447-0_27-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making multimodal literacy pedagogies relevant to learners’ professional needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Querol-Julián; Inmaculada Fortanet-Gómez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodal literacy in English as an additional language contexts at university</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Chapter Five, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la compétence ASI dans un dispositif de télécollaboration en cours de langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir en situation interculturelle : Quelles compétences lorsque l’international s’invite à la maison ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 9782807619838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E+VE-SFI: developing spoken interaction in a foreign language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Giralt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Helm &amp; Ana Beaven. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designing and implementing virtual exchange – a collection of case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researchpublishing.net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://doi.org/10.14705/rpnet.2020.45.9782490057726, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2020.45.1119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03020003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage 'Corpus de communication médiée par les réseaux : construction, structuration, analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus de communication médiée par les réseaux : construction, structuration, analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-343-11212-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournir des rétroactions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Guichon; Marion Tellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l’oral en ligne : une approche multimodale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-150, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scientific methodology for researching CALL interaction data: Multimodal LEarning and TEaching Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caws, Catherine, and Hamel, Marie-Josée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language-Learner Computer Interactions: Theory, methodology and CALL applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lsse.2.10cha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01332625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectural design and language learning in Second Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gregory, L.J.W. Lee, B. Dalgarno &amp; B. Tynan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Worlds for Online Learning: Cases and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVA Science Publishers, Inc, 2015, 978-1-63482-194-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00703054v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture students' appropriation of avatars - relationships between avatar identity and L2 verbal participation and interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamy, M-N. and Zourou, K. (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Networking and Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00728755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we up to the task? Synchronous and asynchronous learning activities for young beginners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Language Learning for Young Learners: the transformative potential of virtual exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IWoDA'25 Santiago de Compostela International Workshop on Discourse Analysis: Digital Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Santiago de Compostela, May 2025, Santiago de Compostela (Galicia), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236062v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Language Learning for Young Learners: the transformative potential of virtual exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of a shared reflective journal to enhance collective reflective practice in EFL teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWoDA'25 Santiago de Compostela International Workshop on Discourse Analysis: Digital Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Santiago de Compostela, May 2025, Santiago de Compostela (Galicia), Spain</w:t>
+              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroCALL, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062223v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of a shared reflective journal to enhance collective reflective practice in EFL teacher training</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Are we up to the task? Synchronous and asynchronous learning activities for young beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euline Cutrim Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroCALL, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EuroCALL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232600v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coaching in telecollaborative exchanges for the teaching of foreign languages and intercultural competence: In-service teachers’ experiences within an Erasmus+ project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Teacher training perspectives for virtual exchange: Initial actions from the E-LIVE European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroCALL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Reykjavik, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/eurocall2023.2023.16969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785134v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After I could put a face to my partner…, I felt more engaged with the tasks… it felt like a more concrete collaboration': pre-service teacher engagement and reflection in IVE task design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can I ask you just to clarify for a minute?&amp;quot;: Teaching pragmatics in IVE preservice teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alsic, Lidilem, Icare, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 11th Inter-Varietal Applied Corpus Studies (IVACS) Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cambridge (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637670v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do teachers modify their instruction-giving strategies when repeating the same task with learners using different communicative modes during synchronous online language tutorials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering use of digital tools by EFL trainee-teachers through reflective practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting learner-to-learner interaction: linguistic and visual resources in a synchronous oral telecollaborative task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on additional language learning by young learners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laslab, University of the Basque Country, Oct 2024, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-service teacher attitudes to coaching in the E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALIANT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher training perspectives for virtual exchange: Initial actions from the E-LIVE European project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sink or swim? Learner autonomy in synchronous oral telecollaboration from a task-based perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trnava University, Aug 2024, Trnava, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464949v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can I ask you just to clarify for a minute?&amp;quot;: Teaching pragmatics in IVE preservice teacher training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of coaching in teacher competence development for telecollaboration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Inter-Varietal Applied Corpus Studies (IVACS) Biennial Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités, TeachLEng2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652371v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink or swim? Learner autonomy in synchronous oral telecollaboration from a task-based perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transforming Teacher Training Programs and School Curricula by Integrating Virtual Exchange: The E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project (2022 to 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trnava University, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">VALIANT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785111v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Teacher Training Programs and School Curricula by Integrating Virtual Exchange: The E-LIVE (Engaging Languages in Intercultural Virtual Exchange) Erasmus + Project (2022 to 2024)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Trainee teachers' engagement in initial synchronous virtual exchange interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALIANT conference</w:t>
+              <w:t xml:space="preserve">VALIANT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465325v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of coaching in teacher competence development for telecollaboration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of coaching in telecollaborative exchanges for the teaching of foreign languages and intercultural competence: In-service teachers’ experiences within an Erasmus+ project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités, TeachLEng2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637674v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainee teachers' engagement in initial synchronous virtual exchange interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">After I could put a face to my partner…, I felt more engaged with the tasks… it felt like a more concrete collaboration': pre-service teacher engagement and reflection in IVE task design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALIANT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VALIANT; UNIcollaboration, Feb 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alsic, Lidilem, Icare, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465300v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in profiles and training needs of teachers engaging in virtual exchange.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Delivering Training and Coaching to Enable Teachers to Successfully Engage in Virtual Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity in the Digital Foreign Language Classroom Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Stuttgart, Germany. pp.1 - 23</w:t>
+              <w:t xml:space="preserve">Innovation in Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052937v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting LSP genre-based pedagogies to the digitally-mediated workplace: Supporting the emergence of professional video-based genre design competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AELFE-LSPPC International Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing futures in online language teaching: a multimodal (inter)action analysis of teachers' instruction-giving practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multimodality 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Language Pragmatic Competence Assessment: Towards Telecollaboration-Based Tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL 2023 : CALL for all languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vigdís International Centre; The Vigdís Finnbogadóttir Institute for Foreign Languages at the University of Iceland; The Árni Magnússon Institute for Icelandic Studies, Aug 2023, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task repetition and variance in online teachers' instruction-giving: a multimodal (inter)action analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering Training and Coaching to Enable Teachers to Successfully Engage in Virtual Exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Diversity in profiles and training needs of teachers engaging in virtual exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Pennock-Speck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Canto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Diversity in the Digital Foreign Language Classroom Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stuttgart, Germany. pp.1 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388424v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner interaction in virtual learning scenarios for primary EFL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL 2022 : Intelligent CALL, granular systems and learner data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological perspectives on the evaluation of co-constructed interactive virtual learning scenarios in primary school EFL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43 ème session d'études de l'ADMEE Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionals’ feedback on emerging multimodal needs in LSP: An evaluation of student-produced instructional video tutorials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474245v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enseigner l'anglais à l'école primaire avec les technologies : Une revue des pratiques et des contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403675v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03427234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
+              <w:t xml:space="preserve">Eurocall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466436v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'anglais à l'école primaire avec les technologies : Une revue des pratiques et des contextes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersion and social interaction: An analysis of the EVE_SFI exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margarita Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Giralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">19th annual conference of AELFE (European Association of Languages for Specific Purposes) and the 2nd Conference of the Trans-Atlantic and Pacific Project (TAPP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03427234v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03405339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364414v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion and social interaction: An analysis of the EVE_SFI exchange.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual conference of AELFE (European Association of Languages for Specific Purposes) and the 2nd Conference of the Trans-Atlantic and Pacific Project (TAPP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03405339v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Professionals’ feedback on emerging multimodal needs in LSP: An evaluation of student-produced instructional video tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">6th International Conference of Asia-Pacific LSP &amp; Professional Communication Association. Multimodality and Beyond: Addressing complexity and emerging needs in LSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290807v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Site of engagement, modal density, and frozen actions in language teaching via videoconferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pproaches to Multimodal and Digital Environments : From theories to practices (A-MoDE)</w:t>
+              <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317779v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site of engagement, modal density, and frozen actions in language teaching via videoconferencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How do language teachers give task instructions in webcam-mediated lessons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317781v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do language teachers give task instructions in webcam-mediated lessons ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaches to Multimodal and Digital Environments : From theories to practice (A-MoDE)</w:t>
+              <w:t xml:space="preserve">pproaches to Multimodal and Digital Environments : From theories to practices (A-MoDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317790v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual exchanges as complex research environments : Facing the data management challenge.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Giving task instructions in online language teaching via webconferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Müge Satar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Unicollaboration conference on telecollaboration in higher education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">WorldCALL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01793462v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving task instructions in online language teaching via webconferencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de la recherche : le cas d'un dispositif d'écriture collaborative en anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCALL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899929v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de la recherche : le cas d'un dispositif d'écriture collaborative en anglais langue étrangère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Virtual exchanges as complex research environments : Facing the data management challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Third Unicollaboration conference on telecollaboration in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815280v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We've got rhythm&amp;quot; - Exploring tempo in online interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara R Wigham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL2017 CALL in a climate of change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom. pp.23 - 23</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577886v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
+              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918880v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+                <w:t xml:space="preserve">We've got rhythm&amp;quot; - Exploring tempo in online interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">EuroCALL2017 CALL in a climate of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Southampton, United Kingdom. pp.23 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361283v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Poudat</w:t>
+                <w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Grumt Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01636943v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire varier la présence enseignante dans les séquences de rétroaction corrective synchrone en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01367796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the webcam in lexical word search episodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCALL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal strategies allowing corrective feedback to be softened during webconferencing-supported interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Directions in Telecollaborative Research and Practice: The Second Conference on Telecollaboration in University Education.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01306907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Analysis of Task Instructions for Webconferencing-supported L2 Interactions: A Pilot Study of the ISMAEL Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Müge Satar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference on CMC and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01573895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal resources for lexical explanations during webconferencing-supported foreign language teaching: a LEarning and TEaching Corpus investigation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la multimodalité dans les séquences d’étayage lors d'interactions par visioconférence entre apprenants universitaires et personnes âgées : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">EPAL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Stendhal, Grenoble : Laboratoire Lidilem, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01148348v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01161799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ciara Wigham</w:t>
+                <w:t xml:space="preserve">Mondes synthétiques et pratiques discursives dans les modalités audio et clavardage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222979v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01122426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la multimodalité dans les séquences d’étayage lors d'interactions par visioconférence entre apprenants universitaires et personnes âgées : une étude pilote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of multimodality in intercultural incomprehension episodes during webconference-supported teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Stendhal, Grenoble : Laboratoire Lidilem, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EuroCALL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01161799v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01188947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondes synthétiques et pratiques discursives dans les modalités audio et clavardage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multimodal resources for lexical explanations during webconferencing-supported foreign language teaching: a LEarning and TEaching Corpus investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01122426v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01148348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of multimodality in intercultural incomprehension episodes during webconference-supported teaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">The CoMeRe French CMC corpora and their modeling in TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Padua, Italy</w:t>
+              <w:t xml:space="preserve">ird-cmc-rennes: Social Media and CMC Corpora for the eHumanities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-01188947v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetrical telecollaborative project and the evolution of its learning design: the Université Blaise Pascal - London School of Economics experience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fumagalli Matteo</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecollaboration in University Foreign Language Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Léon, Spain</w:t>
+              <w:t xml:space="preserve">CALICO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00877553v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00990665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical corpora as a means to reuse research data and analyses in teacher-training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An asymmetrical telecollaborative project and the evolution of its learning design: the Université Blaise Pascal - London School of Economics experience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayer Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumagalli Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
+              <w:t xml:space="preserve">Telecollaboration in University Foreign Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Léon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00990665v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00877553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and sharing a language learning and teaching corpus of multimodal interactions: ethical challenges and methodological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thouësny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTWERP CALL 2014: Research Challenges in CALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Jul 2014, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCALL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coldoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00778274v3</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00805184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LEarning and TEaching corpora (LETEC): data-sharing and repository for research on multimodal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coldoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">WorldCALL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00805184v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00778274v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coldoc 2012 : Traitements de corpus : outils et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International CALL Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00710698v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Life et apprentissage d'une langue étrangère dans une approche Emile : quels apports d'un environnement synthétique pour l'apprentissage du vocabulaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enjeux, outils et méthodologie de constitution de corpus d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Coldoc 2012 : Traitements de corpus : outils et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00703113v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00710698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between text chat and audio modalities for L2 communication in the synthetic world Second Life.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Second Life et apprentissage d'une langue étrangère dans une approche Emile : quels apports d'un environnement synthétique pour l'apprentissage du vocabulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International CALL Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">Colloque Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660865v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00703113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoiceForum, a software platform for spoken interaction: a model for the &amp;quot;Call Triangle&amp;quot;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">EuroCALL 2011 Courseware exhibition: the VoiceForum platform for spoken interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t>
+              <w:t xml:space="preserve">European Association for Computer-Assisted Language Learning 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00583273v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroCALL 2011 Courseware exhibition: the VoiceForum platform for spoken interaction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">VoiceForum, a software platform for spoken interaction: a model for the &amp;quot;Call Triangle&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer-Assisted Language Learning 2011 Conference</w:t>
+              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642185v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00583273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration en langue étrangère dans une approche de type EMILE articulant modes verbaux et gestuels dans le monde virtuel Second Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00581680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-focused collaboration in Second Life: the use of verbal and gestural modes for the establishment of common ground and in deictic referencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Computer Assisted Language Learning 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00583274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8434,2353 +9681,1210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMC-core: A basic schema for encoding corpora of computer-mediated communication in TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beisswenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Lüngen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Herzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of Computer-Mediated Communication and Social Media Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring a CMC corpus of political tweets in TEI: corpus features, ethics and workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lancaster, United Kingdom. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176061v1</w:t>
-              </w:r>
-[...1141 lines deleted...]
-                <w:t xml:space="preserve">edutice-00728755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité à l'université : entre expérimentations et scénarisations pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTIONAL PATTERNS IN A SYNCHRONOUS GETTING-TO-KNOW-YOU VIRTUAL EXCHANGE TASK WITH PRIMARY LEARNERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shona Whyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering partner orientation in initial, synchronous virtual exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883039v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Training needs of in-service primary and secondary education teachers when implementing intercultural virtual exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Clavel-Arroitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874189v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training needs of in-service primary and secondary education teachers when implementing intercultural virtual exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing tasks for learner engagement, agency and reflection in intercultural virtual exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathryn Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851000v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tasks for learner engagement, agency and reflection in intercultural virtual exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fostering partner orientation in initial, synchronous virtual exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathryn Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Jauregi-Ondarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851014v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire GT-Num RAVEL du 20 octobre 2021 : Enseigner l’anglais au primaire avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of The Handbook of Technology and Second Language Teaching and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of 'Contemporary Computer-Assisted Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00812486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troisièmes journées scientifiques JS-PUN 2013, Atelier : Langue, langage et pédagogie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Parpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00779386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du livre &amp;quot;Décrire la conversation en ligne : le face à face distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00688353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10790,297 +10894,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asynchronous virtual space for contact-based oral work with Chinese students learning English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des avatars par des étudiants d'architecture et impact sur l'interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11090,349 +11194,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Une revue systématique des technologies éducatives pour la compétence orale. État de l'art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Non spécifié. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04102987v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue systématique des technologies éducatives pour la compétence orale. État de l'art.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Non spécifié. 2023</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04314531v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de transcription de données multimodales dans Second Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Saddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00676230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11442,171 +11546,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between non-verbal and verbal interaction in synthetic worlds which supports verbal participation and production in a foreign language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF20020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01077857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between nonverbal and verbal interaction in synthetic worlds which supports verbal participation and production in a foreign language.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université Blaise Pascal - Clermont-Ferrand II, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11616,104 +11720,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project: Multimodal literacy pedagogies: instructional video tutorials Data set: Student-produced videos year 1 (2019, n=3) and year 2 (2020, n=4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11723,654 +11827,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Closing a gap in the language resources landscape : Groundwork and best practices from projects on computer-mediated communication in four European countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beisswenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Erjavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darja Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France. 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-19, 2017, Selected papers from the CLARIN Annual Conference 2016, 978-91-7685-499-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cmc-corpora conference series</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01614310v2</w:t>
+                <w:t xml:space="preserve">hal-01379621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing a gap in the language resources landscape : Groundwork and best practices from projects on computer-mediated communication in four European countries.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the 5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon W. Stemle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cmc-corpora conference series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, cmc-corpora pre-conference proceedings, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1040714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379621v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2), https://journals.openedition.org/alsic/7765, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12rdn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02460624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12517,51 +12621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626033v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Vinagre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giralt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Clavel-Arroitia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.8.41576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Bennett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/jaltcall.v21n2.2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ltyl.24031.why" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w9y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133tv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages7030185" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2022.102727" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0958344021000070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/jve.3.35748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Panichi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sadler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2017.09.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953507v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00862004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2013.851702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00829040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-publishing.net/manuscript?10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.45.1119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;isbn=978-2-343-11212-1&amp;amp;utm_source=phplist&amp;amp;utm_campaign=message_19898&amp;amp;utm_medium=email&amp;amp;utm_content=lienTitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01332625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.10cha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728755v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euline Cutrim Schmid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Jauregi-Ondarra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2023.2023.16969" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465346v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pennock-Speck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Canto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;ge Satar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471096v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01306907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01161799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122426v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01188947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01148348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01018175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00877553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayer Helen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Matteo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00778274v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660865v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00710698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00581680v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583274v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305756v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald L&#252;ngen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herzberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851014v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00812486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676230v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saddour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01077857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF20020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762382v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186908v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Chiari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ep.liu.se/ecp/contents.asp?issue=136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614310v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon W. Stemle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmc-corpora2017.eurac.edu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1040714" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>