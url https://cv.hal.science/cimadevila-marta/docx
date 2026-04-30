--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -66,605 +66,739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular click ligand-directed approach to label endogenous dopamine D1 receptors in live cells</w:t>
+                <w:t xml:space="preserve">Divergent Roles of mGlu2 and mGlu3 Receptors in Amyloid‐β Production and Cognitive Dysfunctions in Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
+                <w:t xml:space="preserve">Pierre‐andré Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Boutonnet</w:t>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Martínez-Juvés</w:t>
+                <w:t xml:space="preserve">Ugo Guy Alenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cimadevila</w:t>
+                <w:t xml:space="preserve">Yen‐ling Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanlo Catena</w:t>
+                <w:t xml:space="preserve">Clémentine Eva Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e23791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-025-01504-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202523791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047394v1</w:t>
+                <w:t xml:space="preserve">hal-05592922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of five functional states of metabotropic glutamate receptor 8</w:t>
+                <w:t xml:space="preserve">A modular click ligand-directed approach to label endogenous dopamine D1 receptors in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhao</w:t>
+                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Deng</w:t>
+                <w:t xml:space="preserve">Marin Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Xu</w:t>
+                <w:t xml:space="preserve">Carles Martínez-Juvés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+                <w:t xml:space="preserve">Marta Cimadevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Zhao</w:t>
+                <w:t xml:space="preserve">Juanlo Catena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (18), pp.3460-3473.e6. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2025.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-025-01504-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281325v1</w:t>
+                <w:t xml:space="preserve">hal-05047394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-canonical internalization mechanisms of mGlu receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of five functional states of metabotropic glutamate receptor 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junke Liu</w:t>
+                <w:t xml:space="preserve">Jie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurel</w:t>
+                <w:t xml:space="preserve">Yue Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+                <w:t xml:space="preserve">Zheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hoscar</w:t>
+                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116068⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (18), pp.3460-3473.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2025.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213663v1</w:t>
+                <w:t xml:space="preserve">hal-05281325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-canonical internalization mechanisms of mGlu receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cimadevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hoscar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (8), pp.116068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-faceted roles of β-arrestins in G protein-coupled receptor endocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junke Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Eshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-67156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -811,51 +945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2025.08.019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hoscar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67156-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Guy Alenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen&#8208;ling Lian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202523791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Boutonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;nez-Juv&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cimadevila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01504-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Deng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2025.08.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hoscar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ravier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67156-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>