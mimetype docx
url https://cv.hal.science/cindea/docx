--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1084,248 +1084,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation of time under-sampled measurements using observers, the wave-like equation example</w:t>
+                <w:t xml:space="preserve">Particle supported control of a fluid–particle system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Micu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Roventa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2014042⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal de Mathématiques Pures et Appliquées, 104 (2), pp.311-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054551v1</w:t>
+                <w:t xml:space="preserve">hal-01278486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle supported control of a fluid–particle system</w:t>
+                <w:t xml:space="preserve">Data assimilation of time under-sampled measurements using observers, the wave-like equation example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ionel Roventa</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Journal de Mathématiques Pures et Appliquées, 104 (2), pp.311-353. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2015.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2014042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278486v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of the linear 1D-wave equation with inner moving forces</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cîndea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Micu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Roventa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (1), pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1757,51 +1757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Micu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (3), pp.1283-1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local exact controllability for Berger plate equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.93-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,51 +2573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and strongly localized observation for a perturbed plate equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Cindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Optimal control of Coupled Systems of PDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Oberwolfach, Germany. pp.73-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2832,51 +2832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Orita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Roventa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060082v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tudor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461241v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01457-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bottois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#252;nch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176637v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaluzia Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ni&#355;&#259;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927076v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Carlos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140956129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.06.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621052v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077641X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-009-0042-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWS3C67Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02399490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8923-9_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6LCF3Q1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae C&#238;ndea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Orita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Roventa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060082v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Cindea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Micu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tudor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461241v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-024-01457-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bottois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2022028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#252;nch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176637v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaluzia Matei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ni&#355;&#259;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433150v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2014042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927076v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Carlos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Munch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140956129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Pazoto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.06.049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621052v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/09077641X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Odille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bosser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Pav Vuissoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22170" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDZRG0D6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabr&#232;ges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Gournay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-009-0042-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWS3C67Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00311700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mandry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Vuissoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02399490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8923-9_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6LCF3Q1W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>