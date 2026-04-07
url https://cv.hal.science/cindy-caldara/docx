--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,2330 +66,2330 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-Designing Consumer Acceptance: Innovative Packaging Solutions for Edible Insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caldara Cindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Effects of nudges categorized through Construal Level Theory on vegetarian meal choices: A large field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, LILLE, France</w:t>
+              <w:t xml:space="preserve">International Behavioural Public Policy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018841v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I stay or should I go? How app affordances, psychological needs and engagement types shape the path to healthy eating behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nudges categorized through Construal Level Theory on vegetarian meal choices: A large field experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+                <w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caldara Cindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Behavioural Public Policy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477682v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIENCING AMBIENT SMELL WHILE BROWSING A MERCHANT WEBSITE: EFFECTS ON PURCHASE INTENTIONS AND ROLE OF INFERENCES OF MANIPULATIVE INTENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès International de L'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence négative de la conscience sur l'efficacité des nudges? L’analyse du rôle médiateur de l'élaboration et de la réactance situationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Rochelle, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food App-Rehension: When Digital Health Technology for Food Backfires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourassa Maureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, New York, United States, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining Users’ Emotions, Expectations and Engagement with Nutritional Apps Using Affordances Theory: An Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Apps Fit-Back: When Experiences (fail to) Meet Users’ Expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourassa Maureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du téléchargement au (dés)engagement des applications alimentaires : une approche par les affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Valentine Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Montpellier, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactionline : l’impact des odeurs ambiantes sur les comportements de consommation en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Caldara</w:t>
+                <w:t xml:space="preserve">Le toucher non diagnostique : effets de la texture d’un support sur l’évaluation et l’intention de comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caldara, C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Le Havre, France, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810019v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le toucher non diagnostique : effets de la texture d’un support sur l’évaluation et l’intention de comportement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Olfactionline : l’impact des odeurs ambiantes sur les comportements de consommation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Le Havre, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690695v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portuguese and French validation of need for drama (NFD) scale in consumer behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emanuel Morgado Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le besoin de drame : validation d'échelle en France et au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emanuel Morgado Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does non-diagnostic touch of business documents affect the judgment of professionals and institutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research (ACR) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du packaging standardisé sur la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lalleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le packaging alimentaire standardisé peut-il être un outil de prévention de l’obésité ? Une étude exploratoire appliquée aux produits de snacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lalleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook For Ever : Une exploration du concept d'attachement à un réseau Social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raies</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la communication "Below the line" Communications - Speed Reviewing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00755808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Semantic and Aesthetic Impact of Smell on Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aradhna Krishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Consumer Psychology, Feb 2010, ST. PETE BEACH, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04930462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic and aesthetic impact of smell on touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aradhna Krishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE SEMANTIC AND AESTHETIC IMPACT OF SMELL ON TOUCH"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Jacksonville (USA), États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590929v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-05552950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2420,64 +2420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of effectiveness of green nudges for more eco-responsible behaviour – Systematic review and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (3), pp.32-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,77 +2779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs d’efficacité des nudges verts pour des comportements plus éco-responsables – Revue systématique et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (3), pp.35-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,77 +2883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is plain food packaging plain wrong? Plain packaging increases unhealthy snack intake among males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3012,77 +3012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFF &amp;quot;: Best Facebook Forever? The impact of social media attachment on the attitude towards brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing ZFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°1,, p. 32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,77 +3107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminine to smell but masculine to touch ? Multisensory congruence and its effect on the aesthetic experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aradhna Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aradhna Krishna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.410-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3243,90 +3243,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sense of things to come: Future research directions in sensory marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilufer Z. Aydinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haehun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3381,90 +3381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sense of things to come: future research directions in sensory marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haehun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilufer Z. Aydinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Krishna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Marketing : research on the sensuality of products</w:t>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865742v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231177814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNB62J4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcps.2010.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Z. Aydinoglu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehun Chun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarship.sha.cornell.edu/articles/336/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231177814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNB62J4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcps.2010.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Z. Aydinoglu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehun Chun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarship.sha.cornell.edu/articles/336/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>