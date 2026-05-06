--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -997,51 +997,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, New York, United States, États-Unis</w:t>
+              <w:t xml:space="preserve">, Jan 2021, New York, United States, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1105,51 +1105,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">, Jan 2021, online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1760,338 +1760,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du packaging standardisé sur la consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lalleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105394v1</w:t>
+                <w:t xml:space="preserve">hal-02111316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du packaging standardisé sur la consommation alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Le packaging alimentaire standardisé peut-il être un outil de prévention de l’obésité ? Une étude exploratoire appliquée aux produits de snacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lalleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111316v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le packaging alimentaire standardisé peut-il être un outil de prévention de l’obésité ? Une étude exploratoire appliquée aux produits de snacking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lalleman</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111315v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook For Ever : Une exploration du concept d'attachement à un réseau Social</w:t>
               </w:r>
@@ -2407,409 +2407,409 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of effectiveness of green nudges for more eco-responsible behaviour – Systematic review and research directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Carrel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Caldara</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (3), pp.32-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20515707231177814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Snuggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Snuggs</w:t>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clot Sophie</w:t>
+                <w:t xml:space="preserve">Daniel Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamport Daniel</w:t>
+                <w:t xml:space="preserve">Anumeha Sah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sah Anumeha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Forrest Joseph</w:t>
+                <w:t xml:space="preserve">Joseph Forrest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08870446.2023.2274045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">D. Lamport</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Mahmoodi Kahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Snuggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anumeha Sah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lamport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.e44993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/44993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs d’efficacité des nudges verts pour des comportements plus éco-responsables – Revue systématique et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2828,221 +2828,221 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (3), pp.35-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701231166863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is plain food packaging plain wrong? Plain packaging increases unhealthy snack intake among males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corneille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.168-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFF &amp;quot;: Best Facebook Forever? The impact of social media attachment on the attitude towards brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3071,73 +3071,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing ZFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°1,, p. 32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminine to smell but masculine to touch ? Multisensory congruence and its effect on the aesthetic experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aradhna Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3156,70 +3156,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.410-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcps.2010.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3229,310 +3229,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sense of things to come: Future research directions in sensory marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilufer Z. Aydinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haehun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN Cornell University, SHA School"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, site : http://scholarship.sha.cornell.edu/articles/336, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00530615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sense of things to come: future research directions in sensory marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haehun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilufer Z. Aydinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Krishna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Marketing : research on the sensuality of products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section VI (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York (Routledge Editions)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-376, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231177814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166863" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNB62J4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcps.2010.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Z. Aydinoglu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehun Chun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarship.sha.cornell.edu/articles/336/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Carrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara, C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Elder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna Krishna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231177814" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamport" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumeha Sah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Forrest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166863" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corneille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.12.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNB62J4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcps.2010.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilufer Z. Aydinoglu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haehun Chun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarship.sha.cornell.edu/articles/336/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>