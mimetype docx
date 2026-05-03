--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -698,248 +698,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Localization across Seasons Using Sequence Matching Based on Multi-Feature Combination</w:t>
+                <w:t xml:space="preserve">Visual Localization by Place Recognition Based on Multifeature (D- λ LBP++HOG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17112442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (11), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/2157243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686184v1</w:t>
+                <w:t xml:space="preserve">hal-01695626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Localization by Place Recognition Based on Multifeature (D- λ LBP++HOG)</w:t>
+                <w:t xml:space="preserve">Visual Localization across Seasons Using Sequence Matching Based on Multi-Feature Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (11), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/2157243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17112442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695626v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t>
               </w:r>
@@ -1465,180 +1465,168 @@
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66, pp.377-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-011-9594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1648,91 +1636,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya Marthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satya Marthi</w:t>
+                <w:t xml:space="preserve">Mayank Shekhar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,533 +1739,533 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Observer-Based Fault Tolerant Shared Control for SbW Systems with Actuator Fault for Driver Assistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+                <w:t xml:space="preserve">Assessing GNSS Spoofing Impact on A Safety-Critical Land Transportation Localization Function Within a Cooperative Fleet: An End-Users Focused Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013069800003822⟩</w:t>
+              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Baltimore, United States. pp.3414-3427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843697v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GNSS Spoofing Impact on A Safety-Critical Land Transportation Localization Function Within a Cooperative Fleet: An End-Users Focused Experimental Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+                <w:t xml:space="preserve">A New Observer-Based Fault Tolerant Shared Control for SbW Systems with Actuator Fault for Driver Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2024.19678⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.189-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013069800003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742963v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t>
+                <w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278249v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t>
+                <w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894224v1</w:t>
+                <w:t xml:space="preserve">hal-04278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Sensors Fault Detection and Isolation for Cooperative Control in Highway Merging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,92 +2296,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1601-1606, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant cooperative localization using diagnosis based on Jensen Shannon divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2412,300 +2400,300 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 25th International Conference on Information Fusion (FUSION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day and Night Place Recognition Based on Low-quality Night-time Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linrunjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-Based Place Recognition Using Semantic Segmentation and Inpainting to Remove Dynamic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linrunjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), LNCS 12119</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.262-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51935-3_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Tracking Using Multi-layer CNN Features Based Discriminant Correlation Filters with Foreground Mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2737,325 +2725,334 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), Springer LNCS 10884</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.339-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Localization Based on Place Recognition Using Multi-feature Combination (D-λLBP++HOG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+                <w:t xml:space="preserve">Multi-object Tracking Using Compressive Sensing Features in Markov Decision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.275-287, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_24⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.505-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695854v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multi-object Tracking Combining Optical Flow and Compressive Tracking for Intelligent Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Localization Based on Place Recognition Using Multi-feature Combination (D-λLBP++HOG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURMOB : préparer la transition vers la mobilité autonome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.275-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695852v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-object Tracking Using Compressive Sensing Features in Markov Decision Process</w:t>
+                <w:t xml:space="preserve">Online Multi-object Tracking Combining Optical Flow and Compressive Tracking for Intelligent Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
@@ -3073,232 +3070,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUTURMOB : préparer la transition vers la mobilité autonome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695853v1</w:t>
+                <w:t xml:space="preserve">hal-01695852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gechter</w:t>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual localization based on sequence matching using ConvNet features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3307,115 +3295,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Localization using Sequence Matching Based on Multi-feature Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3434,92 +3422,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2016), Lecture Notes in Computer Science (LNCS), vol. 10016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lecce, Italy. pp.324-335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Tracking Based on Modified TLD Framework Using Compressive Sensing Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3551,92 +3539,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Intelligence: 15th Mexican International Conference on Artificial Intelligence (MICAI'2016), Lecture Notes in Computer Science (LNCS), Springer, vol. 10061</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cancún, Mexico. pp.459-470, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62434-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Block-Based Image Matching Using Local Binary Patterns and LIDAR Data for Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3645,106 +3633,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CEAS EuroGNC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place Recognition Based Visual Localization Using LBP Feature and SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3763,404 +3751,404 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Intelligence and Its Applications (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 9414</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cuernavaca, Morelos, Mexico. pp.393-404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27101-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video and LIDAR Based Object Tracking Using Small-Region Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 18th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gran Canaria, Spain. pp.2323-2328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2015.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic Calibration between 2D Laser Range Finder and Fisheye Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Visual Computing (ISVC), Springer LNCS 8888</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. pp.925-935, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-14364-4_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Detection Using Fisheye Camera and Laser Range Finder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing (ICISP), Springer LNCS 8509</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.495-502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Based Place Recognition and Lidar Validation for Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4179,196 +4167,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexican International Conference on Artificial Intelligence (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 8856</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.304-315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor Based Obstacles Detection in Challenging Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Mexican International Conference on Artificial Intelligence (MICAI), Springer LNCS 8856</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.257-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal/vertical LRFs and GIS maps aided vehicle localization in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4387,343 +4375,343 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.809-814, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Dawood</w:t>
+                <w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawood Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509713v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawood Maya</w:t>
+                <w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821974v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic calibration between a stereoscopic system and a LIDAR with sensor noise models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4742,92 +4730,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Hamburg, Germany. pp.484-489, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MFI.2012.6343010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented information filter based multi-sensor data fusion using stereo camera, laser range finder and GPS receiver for vehicle localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4846,92 +4834,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.1923-1928, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4953,115 +4941,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D triangulation based extrinsic calibration between a stereo vision system and a LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5080,92 +5068,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.797-802, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Vehicle Localization in Urban Environments Using EKF-based Visual Odometry and GPS Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5197,92 +5185,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Zann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milano, Italy. pp.13776-13781, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of intelligent ground vehicles in outdoor urban environments using stereovision and GPS integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5301,541 +5289,541 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.192-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t>
+              <w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441772v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509764v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509776v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5844,980 +5832,980 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t>
+                <w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332441v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t>
+                <w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332476v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t>
+                <w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332456v1</w:t>
+                <w:t xml:space="preserve">inria-00332441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00332451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t>
+                <w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t>
+              <w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332482v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00172651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t>
+                <w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t>
+              <w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00172651v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00172669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t>
+                <w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00172669v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yanqin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00332472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6964,51 +6952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boudaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04384-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bagdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.11.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Qiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-180596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112442" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2157243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2258241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2265476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Zann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/439074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74SXN4J2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Najjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013069800003822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Kahouadji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841292" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linrunjia Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_37" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_43" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695855v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62434-1_37" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27101-9_30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Fang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.375" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_89" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_57" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2012.6343010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082990" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01965" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boudaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04384-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bagdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.11.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Qiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-180596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2157243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2258241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2265476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Zann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/439074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19678" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013069800003822" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Kahouadji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841292" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linrunjia Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62434-1_37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27101-9_30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Fang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_89" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728331" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952128v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2012.6343010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082990" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082899" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088617" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>