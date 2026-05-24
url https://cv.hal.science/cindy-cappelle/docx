--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1610,1215 +1610,1206 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t>
+                <w:t xml:space="preserve">Aerial Drones Aided Ground Robot Localization in GNSS-Degraded Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satya Marthi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ponsart</w:t>
+                <w:t xml:space="preserve">Clovis Adeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435832v1</w:t>
+                <w:t xml:space="preserve">hal-05613186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GNSS Spoofing Impact on A Safety-Critical Land Transportation Localization Function Within a Cooperative Fleet: An End-Users Focused Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+                <w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satya Marthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Shekhar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+                <w:t xml:space="preserve">J.C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742963v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Observer-Based Fault Tolerant Shared Control for SbW Systems with Actuator Fault for Driver Assistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+                <w:t xml:space="preserve">Assessing GNSS Spoofing Impact on A Safety-Critical Land Transportation Localization Function Within a Cooperative Fleet: An End-Users Focused Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013069800003822⟩</w:t>
+              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Baltimore, United States. pp.3414-3427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843697v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+                <w:t xml:space="preserve">A New Observer-Based Fault Tolerant Shared Control for SbW Systems with Actuator Fault for Driver Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.189-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013069800003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894224v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t>
+                <w:t xml:space="preserve">Hybrid Model/data-Driven Fault Detection and Exclusion for a Decentralized Cooperative Multi-Robot System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France. pp.261-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278249v1</w:t>
+                <w:t xml:space="preserve">hal-03894224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensors Fault Detection and Isolation for Cooperative Control in Highway Merging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+                <w:t xml:space="preserve">Decision Tree Based Diagnosis for Hybrid Model-Based/Data-Driven Fault Detection and Exclusion of a Decentralized Multi-Vehicle Cooperative Localization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274696v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant cooperative localization using diagnosis based on Jensen Shannon divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+                <w:t xml:space="preserve">Multi-Sensors Fault Detection and Isolation for Cooperative Control in Highway Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 25th International Conference on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. pp.1-8, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1601-1606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880935v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day and Night Place Recognition Based on Low-quality Night-time Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linrunjia Liu</w:t>
+                <w:t xml:space="preserve">Fault tolerant cooperative localization using diagnosis based on Jensen Shannon divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294480⟩</w:t>
+              <w:t xml:space="preserve">2022 25th International Conference on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Linköping, Sweden. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951741v1</w:t>
+                <w:t xml:space="preserve">hal-03880935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Based Place Recognition Using Semantic Segmentation and Inpainting to Remove Dynamic Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Day and Night Place Recognition Based on Low-quality Night-time Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linrunjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), LNCS 12119</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.262-270, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 23rd International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51935-3_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951792v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Tracking Using Multi-layer CNN Features Based Discriminant Correlation Filters with Foreground Mask</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Yang</w:t>
+                <w:t xml:space="preserve">Image-Based Place Recognition Using Semantic Segmentation and Inpainting to Remove Dynamic Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linrunjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), Springer LNCS 10884</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.339-347, </w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), LNCS 12119</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.262-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51935-3_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951834v1</w:t>
+                <w:t xml:space="preserve">hal-03951792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-object Tracking Using Compressive Sensing Features in Markov Decision Process</w:t>
+                <w:t xml:space="preserve">Visual Tracking Using Multi-layer CNN Features Based Discriminant Correlation Filters with Foreground Mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
@@ -2836,1772 +2827,1768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.505-517, </w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP), Springer LNCS 10884</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.339-347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695853v1</w:t>
+                <w:t xml:space="preserve">hal-03951834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Localization Based on Place Recognition Using Multi-feature Combination (D-λLBP++HOG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+                <w:t xml:space="preserve">Multi-object Tracking Using Compressive Sensing Features in Markov Decision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.275-287, </w:t>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.505-517, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695854v1</w:t>
+                <w:t xml:space="preserve">hal-01695853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multi-object Tracking Combining Optical Flow and Compressive Tracking for Intelligent Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Localization Based on Place Recognition Using Multi-feature Combination (D-λLBP++HOG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURMOB : préparer la transition vers la mobilité autonome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2017), Springer Lecture Notes in Computer Science (LNCS), vol. 10617</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Antwerp, Belgium. pp.275-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695852v1</w:t>
+                <w:t xml:space="preserve">hal-01695854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
+                <w:t xml:space="preserve">Online Multi-object Tracking Combining Optical Flow and Compressive Tracking for Intelligent Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUTURMOB : préparer la transition vers la mobilité autonome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772324v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual localization based on sequence matching using ConvNet features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+                <w:t xml:space="preserve">Transportation of goods in inner-city centers: can autonomous vehicles in platoon be a suitable solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hassane Aglzim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Mohammed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793293⟩</w:t>
+              <w:t xml:space="preserve">IEEE-VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695639v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Localization using Sequence Matching Based on Multi-feature Combination</w:t>
+                <w:t xml:space="preserve">Visual localization based on sequence matching using ConvNet features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2016), Lecture Notes in Computer Science (LNCS), vol. 10016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lecce, Italy. pp.324-335, </w:t>
+              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695856v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Tracking Based on Modified TLD Framework Using Compressive Sensing Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Yang</w:t>
+                <w:t xml:space="preserve">Visual Localization using Sequence Matching Based on Multi-feature Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Intelligence: 15th Mexican International Conference on Artificial Intelligence (MICAI'2016), Lecture Notes in Computer Science (LNCS), Springer, vol. 10061</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cancún, Mexico. pp.459-470, </w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2016), Lecture Notes in Computer Science (LNCS), vol. 10016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lecce, Italy. pp.324-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62434-1_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695855v1</w:t>
+                <w:t xml:space="preserve">hal-01695856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Block-Based Image Matching Using Local Binary Patterns and LIDAR Data for Vehicle Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+                <w:t xml:space="preserve">Object Tracking Based on Modified TLD Framework Using Compressive Sensing Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CEAS EuroGNC Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computational Intelligence: 15th Mexican International Conference on Artificial Intelligence (MICAI'2016), Lecture Notes in Computer Science (LNCS), Springer, vol. 10061</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cancún, Mexico. pp.459-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62434-1_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951929v1</w:t>
+                <w:t xml:space="preserve">hal-01695855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Recognition Based Visual Localization Using LBP Feature and SVM</w:t>
+                <w:t xml:space="preserve">Combination of Block-Based Image Matching Using Local Binary Patterns and LIDAR Data for Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence and Its Applications (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 9414</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd CEAS EuroGNC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-27101-9_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03951892v1</w:t>
+                <w:t xml:space="preserve">hal-03951929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video and LIDAR Based Object Tracking Using Small-Region Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Fang</w:t>
+                <w:t xml:space="preserve">Place Recognition Based Visual Localization Using LBP Feature and SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.375⟩</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence and Its Applications (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 9414</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cuernavaca, Morelos, Mexico. pp.393-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27101-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951902v1</w:t>
+                <w:t xml:space="preserve">hal-03951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Calibration between 2D Laser Range Finder and Fisheye Camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Video and LIDAR Based Object Tracking Using Small-Region Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Visual Computing (ISVC), Springer LNCS 8888</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. pp.925-935, </w:t>
+              <w:t xml:space="preserve">IEEE 18th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gran Canaria, Spain. pp.2323-2328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14364-4_89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951944v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Detection Using Fisheye Camera and Laser Range Finder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Extrinsic Calibration between 2D Laser Range Finder and Fisheye Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing (ICISP), Springer LNCS 8509</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.495-502, </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Visual Computing (ISVC), Springer LNCS 8888</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Las Vegas, United States. pp.925-935, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14364-4_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951957v1</w:t>
+                <w:t xml:space="preserve">hal-03951944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Based Place Recognition and Lidar Validation for Vehicle Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Qiao</w:t>
+                <w:t xml:space="preserve">Road Detection Using Fisheye Camera and Laser Range Finder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexican International Conference on Artificial Intelligence (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 8856</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.304-315, </w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Image and Signal Processing (ICISP), Springer LNCS 8509</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.495-502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07998-1_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951991v1</w:t>
+                <w:t xml:space="preserve">hal-03951957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor Based Obstacles Detection in Challenging Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Fang</w:t>
+                <w:t xml:space="preserve">Image Based Place Recognition and Lidar Validation for Vehicle Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mexican International Conference on Artificial Intelligence (MICAI), Springer LNCS 8856</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.257-268, </w:t>
+              <w:t xml:space="preserve">Mexican International Conference on Artificial Intelligence (MICAI), Springer Lecture Notes in Computer Science (LNCS), vol 8856</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.304-315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951955v1</w:t>
+                <w:t xml:space="preserve">hal-03951991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal/vertical LRFs and GIS maps aided vehicle localization in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijun Wei</w:t>
+                <w:t xml:space="preserve">Multisensor Based Obstacles Detection in Challenging Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.809-814, </w:t>
+              <w:t xml:space="preserve">13th Mexican International Conference on Artificial Intelligence (MICAI), Springer LNCS 8856</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tuxtla Gutiérrez, Mexico. pp.257-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13647-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951993v1</w:t>
+                <w:t xml:space="preserve">hal-03951955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawood Maya</w:t>
+                <w:t xml:space="preserve">Horizontal/vertical LRFs and GIS maps aided vehicle localization in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.809-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821974v1</w:t>
+                <w:t xml:space="preserve">hal-03951993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Dawood</w:t>
+                <w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawood Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4620,524 +4607,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509713v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic calibration between a stereoscopic system and a LIDAR with sensor noise models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Hamburg, Germany. pp.484-489, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MFI.2012.6343010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952128v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented information filter based multi-sensor data fusion using stereo camera, laser range finder and GPS receiver for vehicle localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijun Wei</w:t>
+                <w:t xml:space="preserve">Extrinsic calibration between a stereoscopic system and a LIDAR with sensor noise models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.1923-1928, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hamburg, Germany. pp.484-489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MFI.2012.6343010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952152v1</w:t>
+                <w:t xml:space="preserve">hal-03952128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Dawood</w:t>
+                <w:t xml:space="preserve">Unscented information filter based multi-sensor data fusion using stereo camera, laser range finder and GPS receiver for vehicle localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t>
+              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.1923-1928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509750v1</w:t>
+                <w:t xml:space="preserve">hal-03952152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D triangulation based extrinsic calibration between a stereo vision system and a LIDAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.797-802, </w:t>
+              <w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952141v1</w:t>
+                <w:t xml:space="preserve">hal-01509750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Vehicle Localization in Urban Environments Using EKF-based Visual Odometry and GPS Fusion</w:t>
               </w:r>
@@ -5234,394 +5238,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of intelligent ground vehicles in outdoor urban environments using stereovision and GPS integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lijun Wei</w:t>
+                <w:t xml:space="preserve">3D triangulation based extrinsic calibration between a stereo vision system and a LIDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.192-197, </w:t>
+              <w:t xml:space="preserve">14th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington, United States. pp.797-802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2011.6082899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952143v1</w:t>
+                <w:t xml:space="preserve">hal-03952141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+                <w:t xml:space="preserve">Localization of intelligent ground vehicles in outdoor urban environments using stereovision and GPS integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijun Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.192-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509776v1</w:t>
+                <w:t xml:space="preserve">hal-03952143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t>
+              <w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441772v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,173 +5654,190 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509756v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,433 +5868,433 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332476v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t>
+                <w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00332456v1</w:t>
+                <w:t xml:space="preserve">inria-00332476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t>
+                <w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332441v1</w:t>
+                <w:t xml:space="preserve">inria-00332456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t>
+                <w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
@@ -6312,205 +6312,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332451v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t>
+                <w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t>
+              <w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00172651v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t>
+                <w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
@@ -6528,284 +6528,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00172669v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00332482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t>
+                <w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t>
+              <w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00332482v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00172651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00172669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pomorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yanqin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00332472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation et cartographie coopératives par fusion de données multi-capteurs avec diagnostic au sein d’une flotte de robots aéro-terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pomorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poster lors des journées régionales "Drones et Véhicules Autonomes" (JRDVA) des 25 et 26 avril 2025 à Dunkerque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6952,51 +7200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boudaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04384-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bagdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.11.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Qiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-180596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2157243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2258241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2265476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Zann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/439074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19678" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013069800003822" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Kahouadji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841292" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linrunjia Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_43" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62434-1_37" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27101-9_30" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Fang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.375" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_89" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_57" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951955v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728331" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952128v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2012.6343010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082990" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082899" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088617" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boudaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04384-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Daher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bagdouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.11.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337663v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Qiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-180596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2157243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2258241" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2013.2265476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Zann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/439074" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pormski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9594-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adeler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19678" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Najjar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013069800003822" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Kahouadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linrunjia Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294480" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_43" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_24" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gechter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Senouci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330913" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_29" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62434-1_37" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27101-9_30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Fang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14364-4_89" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_28" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13647-9_24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728331" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2012.6343010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082990" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2011.6082899" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088617" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>