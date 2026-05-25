--- v0 (2026-04-07)
+++ v1 (2026-05-25)
@@ -1168,165 +1168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire@lp : Effets d'un dispositif expérimental sur les compétences rédactionnelles et le rapport à l'écrit d'élèves de gestion-administration</w:t>
+                <w:t xml:space="preserve">littéracie au lycée professionnel :Un éclairage sociodidactique sur les difficultés rencontrées par les élèves de gestion-administration dans le cadre du projet Ecrire@lp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée académique " Mineurs non accompagnés en exil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV de Grenoble, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176126v1</w:t>
+                <w:t xml:space="preserve">hal-02020801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">littéracie au lycée professionnel :Un éclairage sociodidactique sur les difficultés rencontrées par les élèves de gestion-administration dans le cadre du projet Ecrire@lp</w:t>
+                <w:t xml:space="preserve">Ecrire@lp : Effets d'un dispositif expérimental sur les compétences rédactionnelles et le rapport à l'écrit d'élèves de gestion-administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée académique " Mineurs non accompagnés en exil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV de Grenoble, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020801v1</w:t>
+                <w:t xml:space="preserve">hal-03176126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l’écrit chez des élèves et enseignants en lycée professionnel : une mise en perspective contrastée. Étude de cas conduite sur deux classes des sections gestion-administration</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Giffard-Carlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfere2018.sciencesconf.org/163662.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Audrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02484200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAL014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paolacci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8858" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Giffard-Carlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419106008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfere2018.sciencesconf.org/163662.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Audrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02484200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAL014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>