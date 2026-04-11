--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,3284 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3232 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy De Smet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cindy De Smet est maîtresse de conférences HDR en sciences de l’éducation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-de-smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7999-106X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cindy De Smet est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maîtresse de conférences (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences de l’éducation à l’Inspé de l’Université Côte d’Azur. Ses travaux s’articulent autour de l’intégration des technologies dans la formation des enseignants (et des futurs enseignants), et portent sur la créativité ainsi que sur les compétences des enseignants dans la pédagogie basée sur le jeu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’aspect international joue également un rôle important dans son travail. Elle est actuellement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargée de mission aux relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Inspé et partenaire du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet DeCiTeL (« Democratic Citizenship Teaching and Learning »), une académie européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans la formation à l’enseignement de la citoyenneté .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative evaluation study of introducing game-based learning methods during pre-service teachers’ Internship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Educational Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.101388. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stueduc.2024.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une échelle de co-créativité en contexte d'apprentissage collaboratif en pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.85-109. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la littérature sur la créativité en sciences de l’éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.588-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’activités technocréatives pour le développement d’une pédagogie créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Co‑Creativity in the Process of Game Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacey-Lynn Minoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34190/jel.17.3.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of learning path based versus conventional instruction in science education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study on Learning and Teaching With Learning Paths in a Learning Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Venderlinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4119/UNIBI/jsse-v15-i1-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design and implementation of learning paths in a learning management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.1076-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of game-based learning by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik de Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Looy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching instructional use and the technology acceptation of learning management systems by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.688-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELO’s in het Vlaams secundair onderwijs: nieuw of alweer achterhaald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advies &amp; Educatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een wiki gebruiken voor gezamenlijke kennisopbouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Haese Ivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Didactiek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Digitale Didactiek. Concrete stappenplannen voor het gebruik van ict in het hoger onderwijs. Online samenwerken</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité, jeu et numérique : leviers pour les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée des Communautés de pratique de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon, Mar 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur la créativité en sciences de l’éducation : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de jeunes chercheur·euses ÉCrI (Éducation, Créativité et Identité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAREF (Centre Amiénois de Recherche en Éducation et en Formation), May 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’usage des technologies pour renforcer l’apprentissage : une réflexion sur l’apport de l’IA dans la construction d’environnements d’apprentissage engageants et créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eTwinning France "IA et créativité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Jun 2025, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Freud – a 20th century destiny: A transversal school collaboration project as an example of good practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digital Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of consecutive curricular reforms in France on future teachers’ perceptions of professionalization measures and coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' perception Teacher education Coherence Curriculum reform Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Teacher Education Policy in Europe Network, May 2023, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels enjeux et quelles pistes de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?Colloque international des 18-19 Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des définitions de la créativité en sciences de l'éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINE - Laboratoire d'Innovation et Numérique pour l'Education, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : qu'est-ce que je peux en faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du jeu dans l’apprentissage : à propos d’une étude exploratoire dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RETINES, Université Côte d'Azur, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creativity assessment in the process of game creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Fitri Suraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Abdelouma,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Game Based Learning, ECGBL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’intégration des jeux dans l’apprentissage des élèves par les enseignants novices du secondaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA#15 : Innovations et Institutions autour du numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le TPACK rencontre la créativité. When TPACK meets creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Apprentissage et Education" Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : c'est quoi pour moi la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : résultats de recherche en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents aux usages pédagogiques du numérique des collèges des Alpes maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et créativité : l’enseignant face aux usages créatifs du numérique, du nano au macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educatec Educatice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de l’enseignement; Ministère de l'éducation, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : état d’avancement et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de la classe inversée (CLISE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Feb 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée : prêts à démarrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres ESPE : Le numérique à l’épreuve du terrain de la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie créative à l’innovation éducative : impact en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche en kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut de Formation en Masso-Kinésithérapie (IFMK) Niçois, Nov 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De wetenschap achter eLearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Tech Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezocht: social media pro(o)f. Alle lessen mediawijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Social Teacher” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontwerp- en implementatiekenmerken van leerpaden binnen een Elektronische Leeromgeving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onderwijs Research Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vereniging voor Onderwijs Research (VOR), Jun 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blended learning, LMS, learning paths. Samenvatting van een doctoraat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie onderwijskunde: eGames – eTools – eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Howest, Mar 2015, Courtrai - Kortrijk, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning. MOOCs. Een blended verhaal, de hype voorbij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertisedag HoGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gebruik van leerpaden binnen een ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media. Revolution, Evolution &amp; Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The education highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Vlaamse Hogescholenraad, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eloV-gebruikersdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe gebruiken leerkrachten hun ELO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Afstandsleren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hogent, Nov 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ELO: administratief hulpje of leeromgeving?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elearningday 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Geel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Geel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een persoonlijke leeromgeving ontwikkelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iTESE bvba, May 2010, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf Onderwijsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag UGent: Informatica @tractief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Sep 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werken met een wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokeos Gebruikersdag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s bij groepswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerarenopleiding, brug tussen basisschool en universiteit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VELOV-VELON Congres 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Velon et Velov; Universiteit Gent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “You” Generation: web 2.0 and virtual worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voordracht stagiairs Hogere Stafopleiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koninklijke Militaire School Brussel, Nov 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasten in het onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Impulscentrum K.U. Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K.U. Leuven, Mar 2007, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pod- & vodcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augent ELO studiedag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki, samen schrijven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VUB, dag van de onderwijsvernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloggen, een venster op de klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale media als (nieuwe) toverstaf: studenten goochelen met je mee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leerstoel Jos Willems Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Brussel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A City trip into the buzz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORPS Public Information Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts in het onderwijs, Haal een micro in de klas!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasting en Vodcasting voor federale communicatoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag COMMnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement Belge, Jun 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open leermiddelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Vrije Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Group Setting and Visual Representations on Secondary School Students' Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2012 Annual Meeting. Non Satis Scire: To Know is Not Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Student Perceptions of Professionalization Measures and Coherence after the 2011 French Curriculum Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence in European Teacher Education. Theoretical Models, Empirical Studies, Instructional Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.97-114, 2024, 978-3-658-43721-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43721-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisch gebruik van wiki’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT en onderwijshernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s in onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open bron, open inhoud, open leren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCs zetten e-leren in de schijnwerper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 x 5 tips en tricks om nog meer uit je leerplatform te halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossuyt Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogeschool Gent; VAN IN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des technologies par les enseignants : études des LMS, des jeux et de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Grenoble Alpes, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05581453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3339,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="713287A6"/>
+    <w:nsid w:val="BE3186D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3570,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-de-smet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-106X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2024.101388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Venderlinde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4119/UNIBI/jsse-v15-i1-1460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bourgonjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Grove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Looy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soetaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iro Bartzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2019.1245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43721-3_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-de-smet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-106X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2024.101388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacey-Lynn Minoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/jel.17.3.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Venderlinde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4119/UNIBI/jsse-v15-i1-1460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bourgonjon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Grove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Looy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soetaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43721-3_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossuyt Lieven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05581453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>