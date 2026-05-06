--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy De Smet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cindy De Smet est maîtresse de conférences HDR en sciences de l’éducation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-de-smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7999-106X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cindy De Smet est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maîtresse de conférences (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences de l’éducation à l’Inspé de l’Université Côte d’Azur. Ses travaux s’articulent autour de l’intégration des technologies dans la formation des enseignants (et des futurs enseignants), et portent sur la créativité ainsi que sur les compétences des enseignants dans la pédagogie basée sur le jeu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’aspect international joue également un rôle important dans son travail. Elle est actuellement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargée de mission aux relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Inspé et partenaire du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet DeCiTeL (« Democratic Citizenship Teaching and Learning »), une académie européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans la formation à l’enseignement de la citoyenneté .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative evaluation study of introducing game-based learning methods during pre-service teachers’ Internship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Educational Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.101388. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stueduc.2024.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une échelle de co-créativité en contexte d'apprentissage collaboratif en pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.85-109. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la littérature sur la créativité en sciences de l’éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.588-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’activités technocréatives pour le développement d’une pédagogie créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Co‑Creativity in the Process of Game Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacey-Lynn Minoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34190/jel.17.3.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of learning path based versus conventional instruction in science education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study on Learning and Teaching With Learning Paths in a Learning Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Venderlinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4119/UNIBI/jsse-v15-i1-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design and implementation of learning paths in a learning management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.1076-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of game-based learning by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik de Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Looy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching instructional use and the technology acceptation of learning management systems by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.688-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELO’s in het Vlaams secundair onderwijs: nieuw of alweer achterhaald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advies &amp; Educatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een wiki gebruiken voor gezamenlijke kennisopbouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Haese Ivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Didactiek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Digitale Didactiek. Concrete stappenplannen voor het gebruik van ict in het hoger onderwijs. Online samenwerken</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité, jeu et numérique : leviers pour les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée des Communautés de pratique de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon, Mar 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur la créativité en sciences de l’éducation : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de jeunes chercheur·euses ÉCrI (Éducation, Créativité et Identité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAREF (Centre Amiénois de Recherche en Éducation et en Formation), May 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’usage des technologies pour renforcer l’apprentissage : une réflexion sur l’apport de l’IA dans la construction d’environnements d’apprentissage engageants et créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eTwinning France "IA et créativité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Jun 2025, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Freud – a 20th century destiny: A transversal school collaboration project as an example of good practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digital Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of consecutive curricular reforms in France on future teachers’ perceptions of professionalization measures and coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' perception Teacher education Coherence Curriculum reform Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Teacher Education Policy in Europe Network, May 2023, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels enjeux et quelles pistes de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?Colloque international des 18-19 Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des définitions de la créativité en sciences de l'éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINE - Laboratoire d'Innovation et Numérique pour l'Education, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : qu'est-ce que je peux en faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du jeu dans l’apprentissage : à propos d’une étude exploratoire dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RETINES, Université Côte d'Azur, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creativity assessment in the process of game creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Fitri Suraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Abdelouma,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Game Based Learning, ECGBL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’intégration des jeux dans l’apprentissage des élèves par les enseignants novices du secondaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA#15 : Innovations et Institutions autour du numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le TPACK rencontre la créativité. When TPACK meets creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Apprentissage et Education" Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : c'est quoi pour moi la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : résultats de recherche en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents aux usages pédagogiques du numérique des collèges des Alpes maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et créativité : l’enseignant face aux usages créatifs du numérique, du nano au macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educatec Educatice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de l’enseignement; Ministère de l'éducation, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : état d’avancement et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de la classe inversée (CLISE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Feb 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée : prêts à démarrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres ESPE : Le numérique à l’épreuve du terrain de la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie créative à l’innovation éducative : impact en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche en kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut de Formation en Masso-Kinésithérapie (IFMK) Niçois, Nov 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De wetenschap achter eLearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Tech Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezocht: social media pro(o)f. Alle lessen mediawijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Social Teacher” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontwerp- en implementatiekenmerken van leerpaden binnen een Elektronische Leeromgeving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onderwijs Research Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vereniging voor Onderwijs Research (VOR), Jun 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blended learning, LMS, learning paths. Samenvatting van een doctoraat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie onderwijskunde: eGames – eTools – eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Howest, Mar 2015, Courtrai - Kortrijk, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning. MOOCs. Een blended verhaal, de hype voorbij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertisedag HoGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gebruik van leerpaden binnen een ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media. Revolution, Evolution &amp; Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The education highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Vlaamse Hogescholenraad, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eloV-gebruikersdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe gebruiken leerkrachten hun ELO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Afstandsleren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hogent, Nov 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ELO: administratief hulpje of leeromgeving?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elearningday 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Geel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Geel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een persoonlijke leeromgeving ontwikkelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iTESE bvba, May 2010, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf Onderwijsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag UGent: Informatica @tractief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Sep 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werken met een wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokeos Gebruikersdag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s bij groepswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerarenopleiding, brug tussen basisschool en universiteit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VELOV-VELON Congres 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Velon et Velov; Universiteit Gent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “You” Generation: web 2.0 and virtual worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voordracht stagiairs Hogere Stafopleiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koninklijke Militaire School Brussel, Nov 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasten in het onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Impulscentrum K.U. Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K.U. Leuven, Mar 2007, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pod- & vodcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augent ELO studiedag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki, samen schrijven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VUB, dag van de onderwijsvernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloggen, een venster op de klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale media als (nieuwe) toverstaf: studenten goochelen met je mee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leerstoel Jos Willems Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Brussel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A City trip into the buzz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORPS Public Information Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts in het onderwijs, Haal een micro in de klas!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasting en Vodcasting voor federale communicatoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag COMMnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement Belge, Jun 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open leermiddelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Vrije Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Group Setting and Visual Representations on Secondary School Students' Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2012 Annual Meeting. Non Satis Scire: To Know is Not Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Student Perceptions of Professionalization Measures and Coherence after the 2011 French Curriculum Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence in European Teacher Education. Theoretical Models, Empirical Studies, Instructional Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.97-114, 2024, 978-3-658-43721-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43721-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisch gebruik van wiki’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT en onderwijshernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s in onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open bron, open inhoud, open leren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCs zetten e-leren in de schijnwerper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 x 5 tips en tricks om nog meer uit je leerplatform te halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossuyt Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogeschool Gent; VAN IN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des technologies par les enseignants : études des LMS, des jeux et de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Grenoble Alpes, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05581453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy De Smet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cindy De Smet est maîtresse de conférences HDR en sciences de l’éducation et de la formation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-de-smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7999-106X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cindy De Smet est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">maîtresse de conférences (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences de l’éducation et de la formation à l’Inspé de l’Université Côte d’Azur. Ses travaux s’articulent autour de l’intégration des technologies dans la formation des enseignants (et des futurs enseignants), et portent sur la créativité ainsi que sur les compétences des enseignants dans la pédagogie basée sur le jeu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’aspect international joue également un rôle important dans son travail. Elle est actuellement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargée de mission aux relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Inspé et partenaire du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">projet DeCiTeL (« Democratic Citizenship Teaching and Learning »), une académie européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans la formation à l’enseignement de la citoyenneté . Dans ce projet, elle travaille sur les &amp;quot;Local Learning Environments&amp;quot; et poursuit ses recherches sur les parcours d’apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative evaluation study of introducing game-based learning methods during pre-service teachers’ Internship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Educational Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.101388. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stueduc.2024.101388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une échelle de co-créativité en contexte d'apprentissage collaboratif en pédagogie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.85-109. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la littérature sur la créativité en sciences de l’éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.588-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’activités technocréatives pour le développement d’une pédagogie créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Co‑Creativity in the Process of Game Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Mohamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacey-Lynn Minoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34190/jel.17.3.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of learning path based versus conventional instruction in science education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative Study on Learning and Teaching With Learning Paths in a Learning Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Venderlinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4119/UNIBI/jsse-v15-i1-1460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design and implementation of learning paths in a learning management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Brandt-Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.1076-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of game-based learning by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik de Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Looy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Soetaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching instructional use and the technology acceptation of learning management systems by secondary school teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bourgonjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.688-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELO’s in het Vlaams secundair onderwijs: nieuw of alweer achterhaald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advies &amp; Educatie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een wiki gebruiken voor gezamenlijke kennisopbouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Haese Ivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitale Didactiek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Digitale Didactiek. Concrete stappenplannen voor het gebruik van ict in het hoger onderwijs. Online samenwerken</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité, jeu et numérique : leviers pour les pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée des Communautés de pratique de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulon, Mar 2025, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur la créativité en sciences de l’éducation : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de jeunes chercheur·euses ÉCrI (Éducation, Créativité et Identité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAREF (Centre Amiénois de Recherche en Éducation et en Formation), May 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l’usage des technologies pour renforcer l’apprentissage : une réflexion sur l’apport de l’IA dans la construction d’environnements d’apprentissage engageants et créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eTwinning France "IA et créativité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Jun 2025, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of consecutive curricular reforms in France on future teachers’ perceptions of professionalization measures and coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students' perception Teacher education Coherence Curriculum reform Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Teacher Education Policy in Europe Network, May 2023, Karlstad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Freud – a 20th century destiny: A transversal school collaboration project as an example of good practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digital Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des définitions de la créativité en sciences de l'éducation dans les pays francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Beatrice Raileanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINE - Laboratoire d'Innovation et Numérique pour l'Education, Mar 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels enjeux et quelles pistes de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?Colloque international des 18-19 Mars 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nice (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative d’une activité d’apprentissage de la programmation en mode branché et débranché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duflot-Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educode - Conférence internationale sur l'enseignement au numérique et par le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du jeu dans l’apprentissage : à propos d’une étude exploratoire dans le secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeGaMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire RETINES, Université Côte d'Azur, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creativity assessment in the process of game creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvester Arnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Fitri Suraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Abdelouma,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Game Based Learning, ECGBL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : qu'est-ce que je peux en faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur l’intégration des jeux dans l’apprentissage des élèves par les enseignants novices du secondaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA#15 : Innovations et Institutions autour du numérique éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et numérique à l'école et en formation : c'est quoi pour moi la créativité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATIVITÉ &amp; NUMÉRIQUE À L’ÉCOLE ET EN FORMATION : 2e édition à Arras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lille Nord-de-France (LNF), May 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le TPACK rencontre la créativité. When TPACK meets creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Apprentissage et Education" Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : résultats de recherche en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des référents aux usages pédagogiques du numérique des collèges des Alpes maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme scolaire et créativité : l’enseignant face aux usages créatifs du numérique, du nano au macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Banus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educatec Educatice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue de l’enseignement; Ministère de l'éducation, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes inversées : état d’avancement et résultats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine de la classe inversée (CLISE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Canopé, Feb 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’innovation éducative aux usages créatifs des TIC: présentation du Laboratoire d’Innovation et Numérique pour l’Éducation (LINE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe inversée : prêts à démarrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres ESPE : Le numérique à l’épreuve du terrain de la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pédagogie créative à l’innovation éducative : impact en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche en kinésithérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut de Formation en Masso-Kinésithérapie (IFMK) Niçois, Nov 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De wetenschap achter eLearning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Tech Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezocht: social media pro(o)f. Alle lessen mediawijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“The Social Teacher” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blended learning, LMS, learning paths. Samenvatting van een doctoraat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie onderwijskunde: eGames – eTools – eLearning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Howest, Mar 2015, Courtrai - Kortrijk, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontwerp- en implementatiekenmerken van leerpaden binnen een Elektronische Leeromgeving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onderwijs Research Dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vereniging voor Onderwijs Research (VOR), Jun 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning. MOOCs. Een blended verhaal, de hype voorbij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertisedag HoGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gebruik van leerpaden binnen een ELO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media. Revolution, Evolution &amp; Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The education highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Vlaamse Hogescholenraad, Oct 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe gebruiken leerkrachten hun ELO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Afstandsleren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hogent, Nov 2011, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eloV-gebruikersdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ELO: administratief hulpje of leeromgeving?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elearningday 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Geel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Geel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een persoonlijke leeromgeving ontwikkelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iTESE bvba, May 2010, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leerkracht en de ELO: visie en gebruik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf Onderwijsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s, ELO’s en digitale didaktiek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag UGent: Informatica @tractief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Sep 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werken met een wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokeos Gebruikersdag 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s bij groepswerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarie Onderwijskunde AUGent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lerarenopleiding, brug tussen basisschool en universiteit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VELOV-VELON Congres 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Velon et Velov; Universiteit Gent, Feb 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “You” Generation: web 2.0 and virtual worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voordracht stagiairs Hogere Stafopleiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koninklijke Militaire School Brussel, Nov 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pod- & vodcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augent ELO studiedag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGent, May 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasten in het onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Impulscentrum K.U. Leuven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K.U. Leuven, Mar 2007, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloggen, een venster op de klas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiki, samen schrijven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VUB, dag van de onderwijsvernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussel, Jun 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociale media als (nieuwe) toverstaf: studenten goochelen met je mee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leerstoel Jos Willems Gent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gand, Mar 2007, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasts in het onderwijs, Haal een micro in de klas!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CST-dagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A City trip into the buzz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORPS Public Information Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcasting en Vodcasting voor federale communicatoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag COMMnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement Belge, Jun 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Brussel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open leermiddelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiedag Vrije Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovatief met Podcasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT praktijkdag Antwerpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Group Setting and Visual Representations on Secondary School Students' Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Schellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Valcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA 2012 Annual Meeting. Non Satis Scire: To Know is Not Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR #CreaMaker workshop : Co-creativity, robotics and maker education Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ANR ​#CreaMaker​ workshop: co-creativity, robotics and maker education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbemba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Student Perceptions of Professionalization Measures and Coherence after the 2011 French Curriculum Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schmider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence in European Teacher Education. Theoretical Models, Empirical Studies, Instructional Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.97-114, 2024, 978-3-658-43721-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-43721-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactisch gebruik van wiki’s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram de Wever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT en onderwijshernieuwing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het gebruik van wiki’s in onderwijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open bron, open inhoud, open leren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing coherence in teacher education through a European teacher perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine schmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Symeonidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOCs zetten e-leren in de schijnwerper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 x 5 tips en tricks om nog meer uit je leerplatform te halen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bossuyt Lieven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogeschool Gent; VAN IN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des technologies par les enseignants : études des LMS, des jeux et de la créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Grenoble Alpes, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05581453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE3186D9"/>
+    <w:nsid w:val="E3CBE83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-de-smet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-106X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2024.101388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacey-Lynn Minoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/jel.17.3.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Venderlinde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4119/UNIBI/jsse-v15-i1-1460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bourgonjon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Grove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Looy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soetaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43721-3_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossuyt Lieven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05581453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-de-smet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7999-106X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stueduc.2024.101388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Beatrice Raileanu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Arnab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacey-Lynn Minoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/jel.17.3.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Venderlinde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4119/UNIBI/jsse-v15-i1-1460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bourgonjon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik de Grove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Looy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soetaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ivan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine schmider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01861732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fitri Suraya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Abdelouma," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581609v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calistri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581825v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbemba Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-43721-3_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Symeonidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kujala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossuyt Lieven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05581453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>