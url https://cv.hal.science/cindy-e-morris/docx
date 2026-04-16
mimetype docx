--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy E. Morris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche (DREX), INRAE at Avignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-e-morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9135-1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174820585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior scientist and research director at the Plant Pathology research unit of INRAE’s center in Avignon, France where I have worked since 1989. My research focuses on microbial ecology to elucidate how the adaptation of microorganisms to their habitats affects two seemingly conflicting impacts on the environment: their capacity to i) cause disease, and in particular newly emerging diseases and to ii) play beneficial roles in major environmental phenomena – the water cycle in particular. My research concerns primarily the bacterium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> but my team also studies a wide range of other bacterial and fungal pathogens of plants. Questions common to the models of my team include the nature of non-agricultural habitats of pathogens and their role in disease outbreaks, and tracking pathways of long distance dissemination via the atmosphere and waterway. Detail of my activities can be found on the website of a project I coordinate about modernizing surveillance for plant health (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://beyond.paca.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and on my blog about the interaction of microorganisms with atmospheric processes  (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bioice.wordpress.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). This work has led me to be involved in fostering understanding and adoption of the concept of One Health.In collaboration with Avignon University, I recently co-founded a new international graduate teaching and research program – IMPLANTEUS that opened in Sept 2020 (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://implanteus.univ-avignon.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - that melds plant production and food processing with environmental sciences and human health. I also compose lyrics and performs songs about science and post educational videos about plant health and atmospheric processes on my YouTube channel (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCcaDNBCQ2nFaZ6NIJPSoMwg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards & Recognition2009. Distinguished Alumnus, Lyman Briggs College, Michigan State University, USA2015. Chevalier of the Order of Agricultural Merit, July 2015, French Minister of Agriculture2021. Fellow, American Society of Phytopathology   </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.apsnet.org/members/give-awards/awards/Pages/2021_Morris.aspx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023. Femme-en-tête, Collège des Sociétés Savantes Académiques de France </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://societes-savantes.fr/femmes-en-tete-2023-cindy-morris/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023. Fellow. International Society for Plant Pathology  </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isppweb.org/about_objectives.asp#hm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan and carboxylic acids, impact on membrane permeability and DNA integrity of Pseudomonas syringae: interest for biocontrol applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40538-025-00783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological ubiquity and phylogeny drive nestedness in phages–bacteria networks and shape the bacterial defensome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.e1013428. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1013428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some like it hot: Efficiency of the type III secretion system has multiple thermosensitive behaviours in the Pseudomonas syringae complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (12), pp.e70170. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.70170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne fungal spore concentrations double but diversity decreases with warmer winter temperatures in the Brazilian Atlantic Forest biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Ribeiro Sapucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.F.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microb.2025.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian R. Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (6), pp.001990. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From lichens to crops: Pathogenic potential of Pseudomonas syringae from Peltigera lichens is similar to worldwide epidemic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Auður Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1947-1956. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use patterns and fungal bioaerosols in the Brazilian Atlantic Forest biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.F.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro L.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44274-024-00049-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of strains in the Pseudomonas syringae complex causing bacterial stem blight of Alfalfa (Medicago sativa) in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savana M. Lipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Castell-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah A. Samac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (4), pp.802-812. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-23-0059-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than food: Why restoring the cycle of organic matter in sustainable plant production is essential for the One Health nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Radici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabireviews.2024.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae isolated in lichens for the first time: Unveiling Peltigera genus as the exclusive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auður Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starri Heiðmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.3502-3511. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ice nucleation activity of Pseudomonas syringae in drone-based water samples from eight lakes in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jimenez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16390. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty-five years of aerosol–PBAP in situ research in Brazil: the need to think outside the Amazonian box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Droprinchinski Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e88. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing geographical networks generated by air‐mass movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e2023GH000885. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GH000885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall effects on vertical profiles of airborne fungi over a mixed land-use context at the Brazilian Atlantic Forest biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P.M. Emygdio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Degobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Ribeiro Sapucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 331, pp.109352. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology and management of phyllosphere microbial communities through cross-scale synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan E Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja N.P. Remus-Emsermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.145-150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0012-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.e01456-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol vertical fungal spores profile in Minas Gerais State, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Mendes Emygdio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Degobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulcilena de Matos Castro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaysla Beluco Quintino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.85-101. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-021-09736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae on plants in Iceland has likely evolved for several million years outside the reach of processes that mix this bacterial complex across Earth's temperate zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and landscape changes as drivers of environmental feedback that influence rainfall frequency in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6381-6393. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aetiology of garlic rot, an emerging disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1276-1291. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.602621. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2020.602621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical formulation for multiple groups of primary biological ice nucleating particles from field observations over Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Patade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz G Bingemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2195-2220. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAS-D-20-0096.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring long-distance connectivity shaped by air-mass movement for improved experimental design in aerobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11093. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the invisible: class excursions to ignite children’s enthusiasm for microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry J Mcgenity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Gessesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Hallsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Garcia Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Verheecke‐vaessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.844-887. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of three novel tailed phages targeting multiple strains of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru M Djuurhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Carstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst H. Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/phage.2020.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of microbial composition and diversity in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken A. Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.e01394. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Frenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1730. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol field measurements: Challenges and perspectives in outdoor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Sikoparija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruya Maki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.520-546. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1676395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest restoration: Transformative trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bargués-Tobella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Ilstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre L. Ibisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Makarieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fertility, leaf nutrients and their relationship in kiwifruit orchards of China’s central Shaanxi province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nannan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhande Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00380768.2019.1624481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancre de l'abricotier, diversité bactérienne en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 727 (727), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria from four phylogroups of the Pseudomonas syringae complex can cause bacterial canker of apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Morgaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Blanco Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1249-1258. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of host range of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular fungal ice nuclei in Fusarium: effects of physical and chemical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna T. Kunert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L. Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola S. Krevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.4647-4659. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-4647-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association multi-locus and multi-variate linear mixed models reveal two linked loci with major effects on partial resistance of apricot to bacterial canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.31. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1631-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.4. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des moyens de lutte contre Pseudomonas syringae pv. actinidiae, agent de la bactériose du Kiwi : Biologie du ravageur, étude épidémiologique, outils de diagnostic et moyens de lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lisa Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moronvalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mechenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sclaunich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.307-319. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118468056355E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the aerial interconnectivity of distant reservoirs of Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2257. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobiomes contribute to climate processes that regulate temperature, wind, cloud cover and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-12-17-0050-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre une plante parasite en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ice nucleation activity of microorganisms collected with a small unmanned aircraft system (sUAS) in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jimenez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken A. Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Powers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1667. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees, forests and water: Cool insights for a hot world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno D Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and electrotransformation of Pseudomonas syringae strains under simulated cloud-like conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine S Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hounaïda Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Touaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (5), pp.fix057. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fix057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of surface–atmosphere exchange of microorganisms in Mediterranean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14919-14936. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2017-527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing differences between pathogen compositions with small samples and sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-17-0070-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping rainfall feedback to reveal the potential sensitivity of precipitation to biological aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie M. Creamean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (6), pp.1109-1118. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00293.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleators, bacterial cells and Pseudomonas syringae in precipitation at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zopfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.1189-1196. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-1189-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers for research on the ecology of plant pathogenic bacteria: Fundamentals for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.842. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striga biocontrol on a toothpick: a readily deployable and inexpensive method for smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylul Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1121. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and identification of Pseudomonas syringae facilitated by a PCR targeting the whole P. syringae group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (1), pp.fiv146. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting abundance and variability of ice nucleating particles in precipitation at the high-altitude observatory Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (13), pp.8341 - 8351. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8341-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-genomic insights into emergence, crop adaptation and dissemination of Pseudomonas syringae pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardos Mageiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annual Review of Ecology, Evolution, and Systematics, 47, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (3), pp.714-723. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent after-effects of heavy rain on concentrations of ice nuclei and rainfall suggest a biological cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2313 - 2326. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2313-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation by water-soluble macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G. Pummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin-Bauditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Niedermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Felgitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.4077 - 4091. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4077-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wheat genotypes as sources of ice nucleation active bacteria for bioprecipitation aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Alrahman Moukahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakri Debbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into epidemiology and control of diseases of annual plants caused by the &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10327-015-0605-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active particles are efficiently removed by precipitating clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.16433. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and ice nucleation activity of bacteria as aerosol in a cloud simulation chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (11), pp.4055-4082. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6455-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease and frost damage of woody plants caused by Pseudomonas syringae: Seeing the forest for the trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.235-295. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800132-5.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of a phylogenetically diverse suite of Pseudomonas syringae strains from multiple source populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Baltrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Yourstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01195-13. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01195-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation: a feedback cycle linking earth history, ecosystem dynamics and land use through biological ice nucleators in the atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alex Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio M. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2301-2315. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing nucleation apparatus puts new slant on study of biological ice nucleators in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial ice nuclei impact cloud lifetime and radiative properties and reduce atmospheric heat loss in the BRAMS simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassio S Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio L. T. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia A Yamasoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.084020. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/8/084020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fragmented time directionality in time series to elucidate feedbacks in climate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user's guide to a data base of the diversity of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; and its application to classifying strains in this phylogenetic complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of air masses associated with the deposition of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; by rain and snowfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.2290-2304. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life history of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;: linking agriculture to earth system processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.85 - 104. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.392 - 400. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urediospores of rust fungi are ice nucleation active at &amp;gt;-10 degrees C and harbor ice nucleation active bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Samsatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Alrahman Moukahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4223 - 4233. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4223-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial growth under humic-free conditions in a supraglacial stream system on the Cotton Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose M. Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D Sanclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonagricultural reservoirs contribute to emergence and evolution of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; crop pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco E. Mechan Llontop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scotland Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (3), pp.800 - 811. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae naturally lacking the canonical type III secretion system are ubiquitous in nonagricultural habitats, are phylogenetically diverse and can be pathogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudjahidou Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1325-1335. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.2099-2112. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bacterial ice nuclei on the frequency and intensity of lightning activity inferred by the BRAMS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio L. T. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Silva Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5677-5689. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5677-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of the nutrient solution sucrose concentration on tomato fruit growth in the cell expansion phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 932, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.932.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric conditions on ice nucleation activity of &amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.10667-10677. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10667-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ice nucleators active ≥-12°C can be quantified on PM10 filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.321-327. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-321-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High external sucrose concentration inhibits the expansion of detached tomato fruits grown in a novel semi-open device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11627-011-9378-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes: research challenges concerning the impact of airborne micro-organisms on the atmosphere and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruprecht Jaenicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-17-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological residues define the ice nucleation properties of soil dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yakutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (18), pp.9643-9648. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-9643-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMDB, a multilocus sequence typing and analysis database and website for plant-associated microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalvo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangchun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (3), pp.208-215. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-3-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impacts from biological aerosols on ensembles of continental clouds simulated numerically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.987-1014. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-987-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating optimal human nutrition to a central goal of plant breeding and production of plant-based foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A. Dratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (5), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), pp.e1000693. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological meteorology : investigating atmospheric processes at the cross-roads of biological and physical sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ice nucleation activity of bacteria : new laboratory experiments at simulated cloud conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1425-1435. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1425-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes : chemical interactions of primary biological aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Ariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1073-1084. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1073-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-pathogenic bacteria as biological weapons - Real threats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elphinstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (10), pp.1060-1065. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-10-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of biological ice nucleators in snowfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (5867), pp.1214. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1149757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine betaine improves Listeria monocytogenes tolerance to desiccation on parsley leaves independent of the osmolyte transporters BetL, Gbu and OpuC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Sleator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (4), pp.1221-1227. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life history of the plant pathogen Pseudomonas syringae is linked to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.321-334. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2007.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, seasonal and precipitation chemistry influence on the abundance and activity of biological ice nucleators in rain and snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin S. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (48), pp.18854-18859. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0809816105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring nonpathogenic isolates of the plant pathogen species Pseudomonas syringae lack a type III secretion system and effector gene orthologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni J. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangchun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (8), pp.2858-2870. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01757-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable but non-culturable Listeria monocytogenes on parsley leaves and absence of recovery to a culturable state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.1272-1281. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of bean seeds by Xanthomonas axonopodis pv. phaseoli associated with low bacterial densities in the phyllosphere under field and greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (2), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-007-9164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising niche for the plant pathogen Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Listeria spp. on parsley leaves grown in laboratory and field cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1821-1827. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breeder's dilemma. Yield or nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (9), pp.1078-1080. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0906-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms volants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Information du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of human Int-6 impairs mitosis progression and inhibits cyclin B-Cdk1 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jalinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1203-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the pathogen surrogates&amp;lt;em&amp;gt; Listeria innocua&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Clostridium sporogenes&amp;lt;/em&amp;gt; during production of parsley in fields fertilized with contaminated amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsec.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the phenotypes and genotypes of biofilm and solitary epiphytic bacterial populations on broad-leaved endive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active bacteria and their potential role in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004121004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériose du melon: acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leix-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 459, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance biofilm formation by plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.429-453. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.phyto.41.022103.134521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; pv. a&amp;lt;em&amp;gt;ptata&amp;lt;/em&amp;gt; in irrigation water retention basins by immunofluorescence colony-staining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 108, pp.539-545. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019919627886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Biodiversity: Approaches to Experimental Design and Hypothesis Testing in Primary Scientific Literature from 1975 to 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (4), pp.592-616. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MMBR.66.4.592-616.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacteria in pasteurized zucchini purées stored at different temperatures and comparison with those found in other pasteurized vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (10), pp.4520-4530. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.67.10.4520-4530.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-selective medium for &amp;lt;em&amp;gt;Xanthomonas campestris&amp;lt;/em&amp;gt; pv.&amp;lt;em&amp;gt; vitians&amp;lt;/em&amp;gt; the causal agent of bacterial leaf spot of lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2001.85.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piment. La percée des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of host range, physiology and genotype to virulence on Cantaloupe in Pseudomonas syringae from cantaloupe blight epidemics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90 (6), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2000.90.6.636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bactériose du melon : connaissances acquises et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 393, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to quantify the population size and composition of the biofilm component in communities of bacteria in the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (12), pp.4789-4795. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.12.4789-4795.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est votre diagnostic ? (Pseudomonas syringae sur melon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 391, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for observing microbial biofilms directly on leaf surfaces and recovering them for isolation of culturable microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (4), pp.1570-1576. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.63.4.1570-1576.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of background microflora on&amp;lt;em&amp;gt; Listeria monocytogenes&amp;lt;/em&amp;gt; on minimally processed fresh broad-leaved endive (Cichorium endivia var. latifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (7), pp.698-703. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.7.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population sizes, immigration, and growth of epiphytic bacteria on leaves of different ages and positions of field-grown endive (&amp;lt;em&amp;gt;Cichorium endivia&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;latifolia&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (3), pp.899-906. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.61.3.899-906.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of issues to the quantification of bacteria from the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1995.tb00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial population dynamics and decay on leaves of different ages of ready-to-use broad-leaved endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.221-236. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1995.tb01374.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of microbial saprophytes and pathogens in tissue culture and field-grown plants: reasons for contamination problems in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Waites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.139-183. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689409701912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and variability of bacterial population density on leaves of field-grown endive destined for ready-to-use processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Lucotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1993.tb01265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active bacteria on chinese cabbage in Northern China : populations dynamics and characteristics and their possible role in storage decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.B. Di</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (7), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-82-739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition en France d'une nouvelle bacteriose des cucurbitacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 443, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of King's medium B, for the detection of fluorescent pseudomonads, with nitrogen and agar sources readily available in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yuanbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Phytopathologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19 (2), pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathology in the People's Republic of China: getting the job done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 72 (8), pp.648-660. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-72-0648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang Madlener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant health and Pseudomonas syringae – Beyond the current stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of inaZ restricts pathogen transmission strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Butchacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer W. Poelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary M. Konkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Román-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phage susceptibility in phytopathogenic Pseudomonas syringae strains from different ecological niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation activity in apricot stems and reproductive organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International plant cold hardiness seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing frost risks indicators for apricot trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a decisive role in the ability of Pseudomonas syringae to trigger ETI and drives in planta bacterial growth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of the lipopeptides of Pseudomonas syringae and prospects for their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do phages have an impact on the diversity of Pseudomonas syringae on apricot trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathovar concept misrepresents the reality of disease as a multifactor process; It’s time to modernize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the added value of one health for plant health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity of kiwi (Actinidia deliciosa) bacterial canker disease under conditions of nitrogen and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Debort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pseudomonas mycins in microbioreactor: Exploring capacity and scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); European Society of Biochemical Engineering Sciences (ESBES), Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive reservoirs, long distance aerial spread, variable host range: integrating the challenges of anticipating disease caused by Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Perugia, Perugia (Italy), Jul 2022, Assise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel El Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID - One Health International days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Pretender: the lichen Peltigera provides a leaf-like habitat for Iceland's unique genetic lines of Pseudomonas syringae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Audur Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Davis, USA, Jul 2022, Davis, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bioprocess to produce Pseudomonas lipopeptides for a biocontrol application against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress natural products and biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the abundance and diversity of Pseudomonas syringae in a river throughout a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2021, St Paul, United States. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can the ecology and evolutionary history of plant pathogens tell us about the contours of host range?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2020, St Paul, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sources and sinks in the long distance aerial dissemination of ubiquitous pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Aug 2019, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-109-10-S2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Aerobiology., Sep 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to large spatial scales: analyses of environmental factors that influence bacteria canker disease severity in kiwifruit orchards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lisa Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs of plant pathogenic bacteria along the anthropogenic gradient in the Durance river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwifruit trees and ground covers host diverse Pseudomonas syringae communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International kiwifruit symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends or foes: when plant pathogens make rain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Danish microbiological society annual congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends or foes: when plant pathogens make rain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Microbe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crops to clouds and back again: The dual life of the ubiquitous Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond host-pathogen co-evolution: the search for drivers of the evolution of a ubiquitous bacterium that impacts crop health and rain formation in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution (ETEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move in the phyllosphere-atmosphere continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). CHE., Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant pathogenic and ice nucleation active bacterium &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt;: a link between agriculture and Earth system processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Mikrobiokosmos Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific Society Mikrobiokosmos., Apr 2015, Athènes, Greece. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crops to clouds and back again: the evolving story of a bacterium sans frontiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microorganismes des plantes au service des nuages, des précipitations et du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées des sciences du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale, de l'Enseignement Supérieur et de la Recherche (MENESR). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits d'histoire de vie de la bactérie phytopathogène et glaçogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt;: un lien entre l'agriculture et les processus atmosphériques de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers transversaux-Neige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Grenoble (OSUG). FRA., Oct 2014, Grenoble, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortège de micro-organismes (virus, bactéries, champignons) de la plante saine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique PHI "fonctionnement de la plante sous contraintes biotiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and marketing of perennial grains with benefits for human health and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perennial Crops for Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Aug 2013, Rome, Italy. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic and alpine habitats as havens of emergent pathotypes of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium on bacterial canker of kiwifruit (Psa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tauranga, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of biological ice nuclei at tropospheric cloud heights: results and perspectives from one year of observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel understanding of the water cycle as a link between unsuspected habitats of airborne pathogens -what consequences for plant disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the ice nucleation activity of an obligate plant pathogen – the rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des noyaux glaçogènes microbiens dans l'eau de nuage au Puy de Dôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hoose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological ice nucleation activity in cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall feedback patterns inferred from hundred-year rainfall records in Western Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioaerosols effects on clouds 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desert Research Institute. Storm Peak laboratory, Steamboat Springs, USA., Aug 2012, Steamboat Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the water cycle as a driver of microbial evolution: clues from the life history of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioaerosols effects on clouds 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desert Research Institute. Storm Peak laboratory, Steamboat Springs, USA., Aug 2012, Steamboat Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of horizontal gene transfer in bacterial crop pathogen emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 APS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'Inra 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-La-Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the ice nucleation active bacterium&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; in precipitation is linked to air mass properties and their trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud condensation and ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud condensation and ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the interdisciplinarity of research on the role of microbial aerosols in atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du transfert de l’eau de fonte du manteau neigeux sur l’abondance et la diversité de la bactérie phytopathogène Pseudomonas syringae dans un système hydrologique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of Pseudomonas syringae in leaf litter and snowpack in the southern french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des conditions environnementales atmosphériques sur les capacités de glaciation et condensation de pseudomonas isolées d'eau de nuage et de la phyllosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archetypical epiphyte in the hydrosphere : biogeography of Pseudomonas syringae in river source waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the evolutionary history of the plant pathogen Pseudomonas syringae from its biogeography in river headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Chaumerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la bactérie phytopathogène Pseudomonas syringae dans le manteau neigeux et l'eau de fonte des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Pseudomonas syringae : role of the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie des Aérosols MicroAERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is biological ice nucleation activity and what consequence does it have for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie des Aérosols MicrobAero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and potential impacts of biological ice nucleators in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of ice nucleating bacteria with urediospores of rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Samsatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of Pseudomonas syringae in source waters of major river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological aerosol particles in the atmosphere and their impact on clouds (BIOCLOUDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Flossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire mondiale actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological meteorology : working at the intersection of biology, physics and meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie iLEAPS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation active microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for biological ice nucleating particles in snowfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L. Skidmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott N. Montross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la bactérie Pseudomonas syringae dans les biofilms épilithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Laussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Galas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Araiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cloud chamber studies on the ice nucleation efficiency of airborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting ice nucleating bacteria in environmental samples using PCR of the gene conferring ice nucleation activity. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ahern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role for ice nucleation activity in bacterial dissemination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of genetic resources for resistance to Xanthomonas axonopodis pv. vitians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia leafy vegetables 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation acive microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pérugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms for the life history of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Laussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud modeling with an empirical parametrisation of heterogeneous ice nucleation for multiple aerosol species : role of biogenic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Demott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche moléculaire des épidémies de bactériose du melon (Cucumis melo) causées par Pseudomonas syringae pv. aptata (Psa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Guermache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Plantes-bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising niche for the plant pathogen Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Plantes-bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et phénotypique chez Pseudomonas syringae pv aptata agent de la bactériose du melon (Cucumis melo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-associated ice nucleation active bacteria in aerosols: consequences for atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-associated ice nucleation active bacteria : consequences for agriculture, atmospheric processes and bacterial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Course on Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Acquafredda di Maratea PZ, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d'inoculum de Pseudomonas syringae pv aptata responsable de la bactériose du melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phase épiphyte sur la résistance de Pseudomonas syringae pv aptata au stress oxydatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de transfert de contaminations microbiennes sur les aliments d'origine végétale dues à l'utilisation en agriculture de boues de station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phase épiphyte sur la sensibilité de Pseudomonas syringae aux oxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bacterial leaf spot of lettuce (BLSL) and dynamics of &amp;lt;em&amp;gt;Xanthomonas campestris&amp;lt;/em&amp;gt; pv. &amp;lt;em&amp;gt;vitians&amp;lt;/em&amp;gt; (Xcv) in relation to weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Paulitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 APS/MSA/SON Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Salt Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de génotypes de Cucumis melo résistants à Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the progress of research in microbial biodiversity: 1975 to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des biofilms dans l'écologie de bactéries épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des bactéries phytopathogènes à la vie épiphyte en réponse à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the epiphytic phase on cell size and oxidizer-sensitivity of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of biofilms on the ecology and management of epiphtytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cires partiellement recristallisées comme modèle pour étudier l'adhésion bactérienne et la formation de biofilms à la surface des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of biofilms on the structure and composition of populations of epiphytic plant pathogenic bacteria: where are the target populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially recrystallized waxes as a model for studying bacterial adhesion and biofilm formation on plant surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phyllosphère sur la sensibilité des bactéries phytopathogènes aux produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of fluorochromes for evaluating the effect of culture conditions on the sensitivity of Pseudomonas syringae to bactericides used in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie et épidémiologie de la bactériose du melon : nouvelle maladie grave pour les producteurs de melon français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoinducer production by plant pathogenic strains of Pseudomonas fluorescens living in epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of phenotypic and genotypic traits on integration of Pseudomonas fluorescens into epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, resistance to antibiotics and utilization of carbon sources by Xanthomonas campestris pv. vitians strains isolated from different lettuce-growing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of physiological and genotypic characteristics on the capacity of strains of Pseudomonas fluorescens to integrate into epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des biofilms microbiens pour l'écologie des bactéries épiphytes phytopathogènes. 1. Diversité des souches bactériennes au sein d'un biofilm complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du pouvoir pathogène chez Pseudomonas solanacearum : l'agressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Trigalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des biofilms microbiens pour l'écologie des bactéries épiphytes phytopathogènes. 2. Technique quantitative d'isolement des biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant surface bacteria in the hygienic and market quality of minimally processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to assess the importance of the biofilm component in populations of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutrient amendments on the protection of pruning wounds on tomatoes against Botrytis cinerea by bacterial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversite phenotypique des Pseudomonas spp. fluorescents associes a la scarole de 4eme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of bacteria contributing to the decay of ready-to-use-salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lemattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freigoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Swings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemes rencontres dans l'analyse quantitative des communautes microbiennes comprenant des Pseudomonas fluorescents associes aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Phytobacteriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'age foliaire sur la dynamique des populations bacteriennes et les degats de la scarole de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Phytobacteriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des maladies sur la qualité sanitaire des denrées transformées ou en cours de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aggregates on leaf surfaces : characterization and implications for the ecology of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leaf age and position on bacterial colonization of &amp;lt;em&amp;gt;Chicorium endivia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 APS/MSA joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and distribution of bacteria contributing to the decay of ready-to-use salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of frost damage and competition between ice nucleation active and pectolytic bacterial epiphytes in decay of chinese cabbage in storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the microbiology of the phyllosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors modulate T3SS activation in Pseudomonas syringae during early plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Pseudomonas syringae and its associated bacteriophages in bacterial canker of apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the capacity of Pseudomonas syringae to produce lipopeptides in bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Madlener Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMP based tools for the in situ detection of Clavibacter michiganensis subsp. michiganensis in tomato productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a decisive role in the ability of Pseudomonas syringae to trigger eti and drives in planta bacterial growth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mariasole Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.607-608, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peltigera lichens in iceland: yet another reservoir of the plant pathogen Pseudomonas syringae?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Audur Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.712, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria: the case of the Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.444, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The abundance and diversity of Pseudomonas syringae in the Durance river through a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Debort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Ewinia workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a role in the ability of Pseudomonas syringae strains carrying a recognized avirulence gene to induce a hypersensitive response in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater, a reservoir for plant pathogenic bacteria : the case of the Pseudomonas syringae complex in alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence enhancement of weed pathogens: Efficacious herbicidal fungi by selection of increased amino acid excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire S. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 109 (S2), 2019, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-109-10-S2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status and host range of plant pathogen Pseudomonas syringae isolated from sugar beet fields in Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Beric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Lozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorde Flra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 1639 p., 2019, FEMS 2019 - 8. Congress of European Microbiologists</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium on french garlic, etiology and characterization of an emerging disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 1639 p., 2019, FEMS 2019 - 8. Congress of European Microbiologists</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA's flagship program to foster development of solutions for sustainable management of crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Colleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), pp.S1.193, 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the comparison between culture grown bacteria on selective media and environmental uncultured samples for the assessment of the bacterial diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle-Newall Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of partial resistance to bacterial canker of apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; diversity and population structure in Kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Morgaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , pp.1, 2016, Journées Jean Chevaugeon 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the reservoirs of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt; orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on bacterial diseases of stone fruits and nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Izmir, Turkey. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European weed research society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les démarches en ingénierie écologique pour la santé des plantes : gestion des couvre-sols des vergers pour lutter contre les bactérioses des arbres fruitiers provoquées par&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne dans les cours d’eau du bassin de la Durance : conséquences de la présence de bactéries phytopathogènes dans les biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages écologiques, économiques et sociaux de l’eau agricole en Méditerranée : quels enjeux pour quels services ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France. 2011, Colloque international LPED / IMEP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of high external sucrose concentration on tomato fruit in the cell expansion phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological aerosol particles in the atmosphere and their impact clouds (bioclouds project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Flossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Highways in the Sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 332 p., 2025, Syntheses, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathogen life-history traits and adaptation to environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Frenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontière Media, 126 p., 2020, Frontiers Research Topics, 978-2-88963-530-6. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grains to rain: the link between landscape, airborne microorganisms and climate processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2012, 978-2-7466-4669-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae and related pathogens. Biology and genetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Hutcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer, 724 p., 2003, 1-4020-1227-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 1996, 0-306-45382-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The precarious yet never-ending cycle of voyages on high</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morris Cindy E. (ed.); Kobziar Leda N. (ed.); Christner Brent C. (ed.); Garros Claire (ed.); De Vleeschouwer François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2025, Synthèses / Ed. Quae, 978-2-7592-4126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion [Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morris Cindy E. (ed.); Kobziar Leda N. (ed.); Christner Brent C. (ed.); Garros Claire (ed.); De Vleeschouwer François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321, 2025, Synthèses / Ed. Quae, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on the aerodynamic traits of microbial particles that define their capacity for dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cindy E. Morris; Leda N. Kobziar; Brent C. Christner; Claire Garros; François De Vleeschouwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Highways in the Sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-46, 2025, Syntheses, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sentinelles sur les autoroutes aériennes d’agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-217, 2022, 978-2-7592-3482-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning - Hydrologic highways between microbial communities of the plant microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tolan van Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kuzyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Magyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Stan John Toland; Gutmann Ethan; Friesen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning by vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-252, 2020, 978-3-030-29701-5. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29702-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striga biocontrol on a toothpick: a readily deployable and inexpensive method for smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylul Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of microbial aerosols on natural and agro-ecosystems: Immigration, invasions, and their consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292 p., 2017, 9781119132288. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119132318.ch4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of bioaerosols in the atmosphere and the consequences for climate and microbial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol science : Technology and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2014, 978-1-119-97792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves and canopies: physical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of plant and crop science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dekker, 2004, 0-8247-4268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial survival strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of plant and crop science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dekker, 2004, 0-8247-4268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae and related pathogens. Biology and genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, 2003, 1-4020-1227-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of phyllosphere microbiology: significant contributions to research in related fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllospere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 395 p., 2002, 0-89054-286-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms on leaf surfaces: implications for the biology, ecology and management of populations of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.C. Mclean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 395 p., 2002, 0-89054-286-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Online Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence naturelle des différents systèmes de résistance aux antibiotiques sur les végétaux, notamment les feuilles. Estimation des quantités consommées par l'homme ou les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènes de résistance aux antibiotiques et plantes transgéniques : Travaux de la commission du génie biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001, Science Update, 2-7380-0967-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant surface bacteria in the hygienic and market quality of minimally processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 0-306-45382-7. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-585-34164-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteries pectinolytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Varrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat INRA-ONIFLHOR. Programme no.11 : Compte rendu des travaux realises en 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Centre d'Avignon, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management of Research Infrastructure at the Plant Pathology Research Unit 407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cry of trees in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon We’ll be done with Striga, a song about a project to set up effective biocontrol against Striga witchweed in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plants will Thrive, a song about the challenge of producing crops without pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Timeline of plant-associated microorganisms (lecture) / Co-Evolution (song), a lecture and song to promote debate about the scope of the processes of evolution of plant pathogens (in terms of time frame and ecological contexts) in the hope that this leads to new perspectives and innovation in plant health management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses Like Me, a song from the point of view of microorganisms that cause zoonotic diseases, to explain how humans have facilitated their emergence from their natural reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological rainfall triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's It To Ya? - a song to those who deny climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We are more than dust in the wind, a song about flying ice nucleation active bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme unwisdom of burning forests for fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria : the case of Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative seasonal abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of three novel Pseudomonas phages within the subfamily of Autographivirinae isolated from organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru M Djuurhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Carstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to assess the contribution of bioaerosols to the outcome of meteorological contexts favorable for rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie M. Creamean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes: an upcoming era of research on bio-meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaenicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ice nucleation activity of bacteria: new laboratory experiments at simulated cloud conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts from ice-nucleating bacteria on deep convection: implications for the biosphere-atmosphere interaction in climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological rainfall infrastructure: investment in trees for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurno Bruijnzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ASB Partnership for the Tropical Forest Margins. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: when physics meets biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedbackTS: Analysis of Feedback in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1026"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy E. Morris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche (DREX), INRAE at Avignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-e-morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9135-1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174820585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior scientist and research director at the Plant Pathology research unit of INRAE’s center in Avignon, France where I have worked since 1989. My research focuses on microbial ecology to elucidate how the adaptation of microorganisms to their habitats affects two seemingly conflicting impacts on the environment: their capacity to i) cause disease, and in particular newly emerging diseases and to ii) play beneficial roles in major environmental phenomena – the water cycle in particular. My research concerns primarily the bacterium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> but my team also studies a wide range of other bacterial and fungal pathogens of plants. Questions common to the models of my team include the nature of non-agricultural habitats of pathogens and their role in disease outbreaks, and tracking pathways of long distance dissemination via the atmosphere and waterway. Detail of my activities can be found on the website of a project I coordinate about modernizing surveillance for plant health (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://beyond.paca.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and on my blog about the interaction of microorganisms with atmospheric processes  (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bioice.wordpress.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). This work has led me to be involved in fostering understanding and adoption of the concept of One Health.In collaboration with Avignon University, I recently co-founded a new international graduate teaching and research program – IMPLANTEUS that opened in Sept 2020 (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://implanteus.univ-avignon.fr/en/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) - that melds plant production and food processing with environmental sciences and human health. I also compose lyrics and performs songs about science and post educational videos about plant health and atmospheric processes on my YouTube channel (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/channel/UCcaDNBCQ2nFaZ6NIJPSoMwg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards & Recognition2009. Distinguished Alumnus, Lyman Briggs College, Michigan State University, USA2015. Chevalier of the Order of Agricultural Merit, July 2015, French Minister of Agriculture2021. Fellow, American Society of Phytopathology   </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.apsnet.org/members/give-awards/awards/Pages/2021_Morris.aspx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023. Femme-en-tête, Collège des Sociétés Savantes Académiques de France </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://societes-savantes.fr/femmes-en-tete-2023-cindy-morris/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2023. Fellow. International Society for Plant Pathology  </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isppweb.org/about_objectives.asp#hm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan and carboxylic acids, impact on membrane permeability and DNA integrity of Pseudomonas syringae: interest for biocontrol applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40538-025-00783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some like it hot: Efficiency of the type III secretion system has multiple thermosensitive behaviours in the Pseudomonas syringae complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (12), pp.e70170. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.70170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological ubiquity and phylogeny drive nestedness in phages–bacteria networks and shape the bacterial defensome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.e1013428. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1013428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne fungal spore concentrations double but diversity decreases with warmer winter temperatures in the Brazilian Atlantic Forest biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Ribeiro Sapucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.F.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.100300. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microb.2025.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phages of Pseudomonas syringae unveil numerous potential auxiliary metabolic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian R. Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (6), pp.001990. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From lichens to crops: Pathogenic potential of Pseudomonas syringae from Peltigera lichens is similar to worldwide epidemic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Auður Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1947-1956. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use patterns and fungal bioaerosols in the Brazilian Atlantic Forest biome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A.F.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro L.S. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44274-024-00049-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of strains in the Pseudomonas syringae complex causing bacterial stem blight of Alfalfa (Medicago sativa) in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savana M. Lipps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Castell-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah A. Samac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114 (4), pp.802-812. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-23-0059-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than food: Why restoring the cycle of organic matter in sustainable plant production is essential for the One Health nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Radici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.1. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabireviews.2024.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing geographical networks generated by air‐mass movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.e2023GH000885. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GH000885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ice nucleation activity of Pseudomonas syringae in drone-based water samples from eight lakes in Austria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jimenez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16390. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty-five years of aerosol–PBAP in situ research in Brazil: the need to think outside the Amazonian box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Droprinchinski Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli11010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e88. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall effects on vertical profiles of airborne fungi over a mixed land-use context at the Brazilian Atlantic Forest biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício C. Mantoani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P.M. Emygdio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Degobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Ribeiro Sapucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara C.C. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 331, pp.109352. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ecology and management of phyllosphere microbial communities through cross-scale synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Armitage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan E Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitja N.P. Remus-Emsermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.145-150. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-02-23-0012-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae isolated in lichens for the first time: Unveiling Peltigera genus as the exclusive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auður Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starri Heiðmarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.3502-3511. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of lipopeptides in the Pseudomonas syringae complex parallels phylogeny and sheds light on structural diversification during evolutionary history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.e01456-22. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01456-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol vertical fungal spores profile in Minas Gerais State, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Mendes Emygdio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Degobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulcilena de Matos Castro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaysla Beluco Quintino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.85-101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10453-021-09736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae on plants in Iceland has likely evolved for several million years outside the reach of processes that mix this bacterial complex across Earth's temperate zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11030357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aetiology of garlic rot, an emerging disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1276-1291. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and landscape changes as drivers of environmental feedback that influence rainfall frequency in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6381-6393. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.602621. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2020.602621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical formulation for multiple groups of primary biological ice nucleating particles from field observations over Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Patade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T J Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz G Bingemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah M Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2195-2220. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JAS-D-20-0096.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring long-distance connectivity shaped by air-mass movement for improved experimental design in aerobiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11093. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the invisible: class excursions to ignite children’s enthusiasm for microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry J Mcgenity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amare Gessesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Hallsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Garcia Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Verheecke‐vaessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.844-887. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of microbial composition and diversity in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken A. Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.e01394. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of three novel tailed phages targeting multiple strains of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru M Djuurhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Carstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst H. Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGE: Therapy, Applications, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (4), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/phage.2020.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosol field measurements: Challenges and perspectives in outdoor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Šantl-Temkiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Sikoparija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruya Maki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.520-546. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1676395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Frenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1730. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria from four phylogroups of the Pseudomonas syringae complex can cause bacterial canker of apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Morgaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Blanco Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (7), pp.1249-1258. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of host range of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.63-90. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082718-100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular fungal ice nuclei in Fusarium: effects of physical and chemical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna T. Kunert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L. Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola S. Krevert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.4647-4659. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-4647-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association multi-locus and multi-variate linear mixed models reveal two linked loci with major effects on partial resistance of apricot to bacterial canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1631-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaviša Stanković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.4. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest restoration: Transformative trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bargués-Tobella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Ilstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre L. Ibisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Makarieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6463), pp.316-317. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay7309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancre de l'abricotier, diversité bactérienne en verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 727 (727), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fertility, leaf nutrients and their relationship in kiwifruit orchards of China’s central Shaanxi province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nannan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhande Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00380768.2019.1624481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the aerial interconnectivity of distant reservoirs of Sclerotinia sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2257. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobiomes contribute to climate processes that regulate temperature, wind, cloud cover and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-12-17-0050-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte biologique contre une plante parasite en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 713, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ice nucleation activity of microorganisms collected with a small unmanned aircraft system (sUAS) in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jimenez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Hanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken A. Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Powers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1667. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des moyens de lutte contre Pseudomonas syringae pv. actinidiae, agent de la bactériose du Kiwi : Biologie du ravageur, étude épidémiologique, outils de diagnostic et moyens de lutte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lisa Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moronvalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mechenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sclaunich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.307-319. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.519118468056355E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and modeling of surface–atmosphere exchange of microorganisms in Mediterranean grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Carotenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Gioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14919-14936. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-2017-527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing differences between pathogen compositions with small samples and sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107 (10), pp.1199-1208. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-17-0070-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers for research on the ecology of plant pathogenic bacteria: Fundamentals for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping rainfall feedback to reveal the potential sensitivity of precipitation to biological aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie M. Creamean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (6), pp.1109-1118. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00293.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleators, bacterial cells and Pseudomonas syringae in precipitation at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zopfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.1189-1196. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-1189-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.842. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees, forests and water: Cool insights for a hot world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno D Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and electrotransformation of Pseudomonas syringae strains under simulated cloud-like conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine S Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hounaïda Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Touaibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (5), pp.fix057. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fix057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and identification of Pseudomonas syringae facilitated by a PCR targeting the whole P. syringae group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (1), pp.fiv146. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting abundance and variability of ice nucleating particles in precipitation at the high-altitude observatory Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (13), pp.8341 - 8351. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-8341-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phyllosphere: microbial jungle at the plant–climate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel J. Porté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Compant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Annual Review of Ecology, Evolution, and Systematics, 47, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-121415-032238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-genomic insights into emergence, crop adaptation and dissemination of Pseudomonas syringae pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardos Mageiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (3), pp.714-723. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striga biocontrol on a toothpick: a readily deployable and inexpensive method for smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylul Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1121. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of wheat genotypes as sources of ice nucleation active bacteria for bioprecipitation aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Alrahman Moukahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakri Debbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation by water-soluble macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G. Pummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustin-Bauditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Niedermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Felgitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.4077 - 4091. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4077-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into epidemiology and control of diseases of annual plants caused by the &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10327-015-0605-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active particles are efficiently removed by precipitating clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bukowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.16433. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and ice nucleation activity of bacteria as aerosol in a cloud simulation chamber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (11), pp.4055-4082. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-6455-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent after-effects of heavy rain on concentrations of ice nuclei and rainfall suggest a biological cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.2313 - 2326. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2313-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation: a feedback cycle linking earth history, ecosystem dynamics and land use through biological ice nucleators in the atmosphere.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alex Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial ice nuclei impact cloud lifetime and radiative properties and reduce atmospheric heat loss in the BRAMS simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassio S Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio L. T. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia A Yamasoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.084020. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/8/084020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fragmented time directionality in time series to elucidate feedbacks in climate data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio M. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2301-2315. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing nucleation apparatus puts new slant on study of biological ice nucleators in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-129-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of air masses associated with the deposition of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; by rain and snowfall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.2290-2304. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2014.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user's guide to a data base of the diversity of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; and its application to classifying strains in this phylogenetic complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequences of a phylogenetically diverse suite of Pseudomonas syringae strains from multiple source populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Baltrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Yourstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01195-13. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01195-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease and frost damage of woody plants caused by Pseudomonas syringae: Seeing the forest for the trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Varvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.235-295. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800132-5.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urediospores of rust fungi are ice nucleation active at &amp;gt;-10 degrees C and harbor ice nucleation active bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Samsatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Alrahman Moukahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4223 - 4233. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4223-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial growth under humic-free conditions in a supraglacial stream system on the Cotton Glacier, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose M. Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D Sanclements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi J. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonagricultural reservoirs contribute to emergence and evolution of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; crop pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco E. Mechan Llontop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scotland Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (3), pp.800 - 811. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.392 - 400. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life history of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;: linking agriculture to earth system processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.85 - 104. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bacterial ice nuclei on the frequency and intensity of lightning activity inferred by the BRAMS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio L. T. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge A Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Silva Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5677-5689. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5677-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of the nutrient solution sucrose concentration on tomato fruit growth in the cell expansion phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 932, pp.219-222. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.932.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae naturally lacking the canonical type III secretion system are ubiquitous in nonagricultural habitats, are phylogenetically diverse and can be pathogenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moudjahidou Demba Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.1325-1335. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2011.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (8), pp.2099-2112. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric conditions on ice nucleation activity of &amp;lt;em&amp;gt;Pseudomonas&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.10667-10677. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10667-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric ice nucleators active ≥-12°C can be quantified on PM10 filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.321-327. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-321-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High external sucrose concentration inhibits the expansion of detached tomato fruits grown in a novel semi-open device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (6), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11627-011-9378-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes: research challenges concerning the impact of airborne micro-organisms on the atmosphere and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruprecht Jaenicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-17-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological residues define the ice nucleation properties of soil dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Leifeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail V. Yakutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (18), pp.9643-9648. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-9643-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAMDB, a multilocus sequence typing and analysis database and website for plant-associated microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalvo Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangchun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher R. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100 (3), pp.208-215. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-100-3-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impacts from biological aerosols on ensembles of continental clouds simulated numerically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.987-1014. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-987-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevating optimal human nutrition to a central goal of plant breeding and production of plant-based foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A. Dratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (5), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the paradigms of plant pathogen life history and evolution of parasitic fitness beyond agricultural boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (12), pp.e1000693. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological meteorology : investigating atmospheric processes at the cross-roads of biological and physical sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes : chemical interactions of primary biological aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Ariya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1073-1084. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1073-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-pathogenic bacteria as biological weapons - Real threats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Elphinstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (10), pp.1060-1065. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-10-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of biological ice nucleators in snowfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (5867), pp.1214. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1149757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycine betaine improves Listeria monocytogenes tolerance to desiccation on parsley leaves independent of the osmolyte transporters BetL, Gbu and OpuC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Sleator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (4), pp.1221-1227. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life history of the plant pathogen Pseudomonas syringae is linked to the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.321-334. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2007.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, seasonal and precipitation chemistry influence on the abundance and activity of biological ice nucleators in rain and snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin S. Mccarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M. Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (48), pp.18854-18859. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0809816105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturally occurring nonpathogenic isolates of the plant pathogen species Pseudomonas syringae lack a type III secretion system and effector gene orthologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni J. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangchun Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (8), pp.2858-2870. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01757-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ice nucleation activity of bacteria : new laboratory experiments at simulated cloud conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (5), pp.1425-1435. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1425-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable but non-culturable Listeria monocytogenes on parsley leaves and absence of recovery to a culturable state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.1272-1281. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03351.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of bean seeds by Xanthomonas axonopodis pv. phaseoli associated with low bacterial densities in the phyllosphere under field and greenhouse conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Darrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (2), pp.203-215. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-007-9164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising niche for the plant pathogen Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Listeria spp. on parsley leaves grown in laboratory and field cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1821-1827. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03419.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The breeder's dilemma. Yield or nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (9), pp.1078-1080. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt0906-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biofilms volants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Information du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of human Int-6 impairs mitosis progression and inhibits cyclin B-Cdk1 activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jalinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1203-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the pathogen surrogates&amp;lt;em&amp;gt; Listeria innocua&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Clostridium sporogenes&amp;lt;/em&amp;gt; during production of parsley in fields fertilized with contaminated amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.287-295. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsec.2005.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active bacteria and their potential role in precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.87-103. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004121004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériose du melon: acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mention</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leix-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 459, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the phenotypes and genotypes of biofilm and solitary epiphytic bacterial populations on broad-leaved endive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological significance biofilm formation by plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.429-453. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.phyto.41.022103.134521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; pv. a&amp;lt;em&amp;gt;ptata&amp;lt;/em&amp;gt; in irrigation water retention basins by immunofluorescence colony-staining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 108, pp.539-545. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019919627886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Biodiversity: Approaches to Experimental Design and Hypothesis Testing in Primary Scientific Literature from 1975 to 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (4), pp.592-616. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MMBR.66.4.592-616.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bacteria in pasteurized zucchini purées stored at different temperatures and comparison with those found in other pasteurized vegetable purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (10), pp.4520-4530. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.67.10.4520-4530.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semi-selective medium for &amp;lt;em&amp;gt;Xanthomonas campestris&amp;lt;/em&amp;gt; pv.&amp;lt;em&amp;gt; vitians&amp;lt;/em&amp;gt; the causal agent of bacterial leaf spot of lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS.2001.85.2.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of host range, physiology and genotype to virulence on Cantaloupe in Pseudomonas syringae from cantaloupe blight epidemics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90 (6), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2000.90.6.636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piment. La percée des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est votre diagnostic ? (Pseudomonas syringae sur melon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 391, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to quantify the population size and composition of the biofilm component in communities of bacteria in the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (12), pp.4789-4795. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.64.12.4789-4795.1998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bactériose du melon : connaissances acquises et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 393, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for observing microbial biofilms directly on leaf surfaces and recovering them for isolation of culturable microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 63 (4), pp.1570-1576. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.63.4.1570-1576.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of background microflora on&amp;lt;em&amp;gt; Listeria monocytogenes&amp;lt;/em&amp;gt; on minimally processed fresh broad-leaved endive (Cichorium endivia var. latifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (7), pp.698-703. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.7.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population sizes, immigration, and growth of epiphytic bacteria on leaves of different ages and positions of field-grown endive (&amp;lt;em&amp;gt;Cichorium endivia&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;latifolia&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (3), pp.899-906. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.61.3.899-906.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of issues to the quantification of bacteria from the phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1995.tb00158.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial population dynamics and decay on leaves of different ages of ready-to-use broad-leaved endive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.221-236. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1995.tb01374.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of microbial saprophytes and pathogens in tissue culture and field-grown plants: reasons for contamination problems in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Waites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (2), pp.139-183. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689409701912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and variability of bacterial population density on leaves of field-grown endive destined for ready-to-use processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Lucotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (2), pp.201-209. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1993.tb01265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparition en France d'une nouvelle bacteriose des cucurbitacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 443, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation active bacteria on chinese cabbage in Northern China : populations dynamics and characteristics and their possible role in storage decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.B. Di</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 82 (7), pp.739-746. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/Phyto-82-739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of King's medium B, for the detection of fluorescent pseudomonads, with nitrogen and agar sources readily available in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yuanbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Phytopathologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19 (2), pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathology in the People's Republic of China: getting the job done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 72 (8), pp.648-660. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-72-0648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of lipopeptide-producing Pseudomonas syringae strains for biocontrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang Madlener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th International Symposium on Crop Protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of inaZ restricts pathogen transmission strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Butchacas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelmer W. Poelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary M. Konkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Román-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phage susceptibility in phytopathogenic Pseudomonas syringae strains from different ecological niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Garneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing frost risks indicators for apricot trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice nucleation activity in apricot stems and reproductive organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Lamacque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International plant cold hardiness seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a decisive role in the ability of Pseudomonas syringae to trigger ETI and drives in planta bacterial growth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Darnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant health and Pseudomonas syringae – Beyond the current stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary history of the lipopeptides of Pseudomonas syringae and prospects for their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do phages have an impact on the diversity of Pseudomonas syringae on apricot trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pathovar concept misrepresents the reality of disease as a multifactor process; It’s time to modernize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the added value of one health for plant health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity of kiwi (Actinidia deliciosa) bacterial canker disease under conditions of nitrogen and water stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Debort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Pseudomonas mycins in microbioreactor: Exploring capacity and scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); European Society of Biochemical Engineering Sciences (ESBES), Sep 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive reservoirs, long distance aerial spread, variable host range: integrating the challenges of anticipating disease caused by Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Geniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Perugia, Perugia (Italy), Jul 2022, Assise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Pretender: the lichen Peltigera provides a leaf-like habitat for Iceland's unique genetic lines of Pseudomonas syringae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Audur Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California, Davis, USA, Jul 2022, Davis, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of fungal plant diseases using bacterial culture extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel El Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHID - One Health International days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White and grey molds, where do you come from? A comparative study on inoculum of B. cinerea and S. sclerotiorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bioprocess to produce Pseudomonas lipopeptides for a biocontrol application against Zymoseptoria tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress natural products and biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the abundance and diversity of Pseudomonas syringae in a river throughout a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2021, St Paul, United States. pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can the ecology and evolutionary history of plant pathogens tell us about the contours of host range?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society, Aug 2020, St Paul, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Pseudomonas sp. strains for the biocontrol of Septoria tritici blotch of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chataigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking sources and sinks in the long distance aerial dissemination of ubiquitous pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Aug 2019, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-109-10-S2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local to large spatial scales: analyses of environmental factors that influence bacteria canker disease severity in kiwifruit orchards in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lisa Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA. Institut National de la Recherche Agronomique (INRA), FRA. Centre National de la Recherche Scientifique (CNRS), FRA., Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs of plant pathogenic bacteria along the anthropogenic gradient in the Durance river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooping into the invisible trajectory of airborne fungal inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Aerobiology., Sep 2018, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwifruit trees and ground covers host diverse Pseudomonas syringae communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International kiwifruit symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends or foes: when plant pathogens make rain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Danish microbiological society annual congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends or foes: when plant pathogens make rain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Microbe 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crops to clouds and back again: The dual life of the ubiquitous Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond host-pathogen co-evolution: the search for drivers of the evolution of a ubiquitous bacterium that impacts crop health and rain formation in clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirisme et Théorie en Écologie et Évolution (ETEE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move in the phyllosphere-atmosphere continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eidgenössische Technische Hochschule - Swiss Federal Institute of Technology in Zürich [Zürich] (ETH Zürich). CHE., Jul 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From crops to clouds and back again: the evolving story of a bacterium sans frontiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant pathogenic and ice nucleation active bacterium &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt;: a link between agriculture and Earth system processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Mikrobiokosmos Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientific Society Mikrobiokosmos., Apr 2015, Athènes, Greece. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des microorganismes des plantes au service des nuages, des précipitations et du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées des sciences du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale, de l'Enseignement Supérieur et de la Recherche (MENESR). FRA., Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits d'histoire de vie de la bactérie phytopathogène et glaçogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt;: un lien entre l'agriculture et les processus atmosphériques de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers transversaux-Neige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Grenoble (OSUG). FRA., Oct 2014, Grenoble, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortège de micro-organismes (virus, bactéries, champignons) de la plante saine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée scientifique PHI "fonctionnement de la plante sous contraintes biotiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and marketing of perennial grains with benefits for human health and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perennial Crops for Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Aug 2013, Rome, Italy. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic and alpine habitats as havens of emergent pathotypes of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International symposium on bacterial canker of kiwifruit (Psa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tauranga, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel understanding of the water cycle as a link between unsuspected habitats of airborne pathogens -what consequences for plant disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the ice nucleation activity of an obligate plant pathogen – the rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système de mesure des flux aériens de microorganismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of biological ice nuclei at tropospheric cloud heights: results and perspectives from one year of observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Stopelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Conen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des noyaux glaçogènes microbiens dans l'eau de nuage au Puy de Dôme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mourguy Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Hoose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAERO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Oct 2013, La Bourboule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological ice nucleation activity in cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxed-eddy accumulation system for measuring microbial emission fluxes from the vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Aerosol Research., Sep 2013, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions with the water cycle as a driver of microbial evolution: clues from the life history of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioaerosols effects on clouds 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desert Research Institute. Storm Peak laboratory, Steamboat Springs, USA., Aug 2012, Steamboat Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of horizontal gene transfer in bacterial crop pathogen emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A. Vinatzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 APS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'Inra 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle-sur-La-Sorgue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall feedback patterns inferred from hundred-year rainfall records in Western Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioaerosols effects on clouds 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desert Research Institute. Storm Peak laboratory, Steamboat Springs, USA., Aug 2012, Steamboat Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the ice nucleation active bacterium&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; in precipitation is linked to air mass properties and their trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud condensation and ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2011, Earth on the Edge Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud condensation and ice nucleation activity of bacteria isolated from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Oehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the interdisciplinarity of research on the role of microbial aerosols in atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Pseudomonas syringae and related pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants as source of microorganisms for clouds: mechanisms and processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du transfert de l’eau de fonte du manteau neigeux sur l’abondance et la diversité de la bactérie phytopathogène Pseudomonas syringae dans un système hydrologique alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of Pseudomonas syringae in leaf litter and snowpack in the southern french Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archetypical epiphyte in the hydrosphere : biogeography of Pseudomonas syringae in river source waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Corvallis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des conditions environnementales atmosphériques sur les capacités de glaciation et condensation de pseudomonas isolées d'eau de nuage et de la phyllosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the evolutionary history of the plant pathogen Pseudomonas syringae from its biogeography in river headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la bactérie phytopathogène Pseudomonas syringae dans le manteau neigeux et l'eau de fonte des Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Pseudomonas syringae : role of the water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie des Aérosols MicroAERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is biological ice nucleation activity and what consequence does it have for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie des Aérosols MicrobAero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux de bactéries d'un couvert végétal vers l'atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobAéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and potential impacts of biological ice nucleators in the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of ice nucleating bacteria with urediospores of rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Samsatly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Populations microbiennes – Paysages – Microclimat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième réunion des utilisateurs de Méso-NH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Recherches Météorologiques (CNRM). FRA., Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could micro-organisms play an active role in atmospheric chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Chaumerliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTROP Final Conference on Tropospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread occurrence of Pseudomonas syringae in source waters of major river systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of bacterial flux over a wheat crop and characterization of particles transporting bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Applied Aspects of Aerobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire mondiale actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological aerosol particles in the atmosphere and their impact on clouds (BIOCLOUDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Flossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological meteorology : working at the intersection of biology, physics and meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Curie iLEAPS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation active microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de flux bactériens au dessus d'un couvert végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting ice nucleating bacteria in environmental samples using PCR of the gene conferring ice nucleation activity. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ahern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cloud chamber studies on the ice nucleation efficiency of airborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role for ice nucleation activity in bacterial dissemination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of genetic resources for resistance to Xanthomonas axonopodis pv. vitians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia leafy vegetables 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of ice-nucleation acive microorganisms from cloud water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Pérugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la bactérie Pseudomonas syringae dans les biofilms épilithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Laussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Galas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Araiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garabetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms for the life history of plant pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Laussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud modeling with an empirical parametrisation of heterogeneous ice nucleation for multiple aerosol species : role of biogenic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Demott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for biological ice nucleating particles in snowfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongman Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L. Skidmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott N. Montross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surprising niche for the plant pathogen Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Plantes-bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche moléculaire des épidémies de bactériose du melon (Cucumis melo) causées par Pseudomonas syringae pv. aptata (Psa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Guermache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres Plantes-bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-associated ice nucleation active bacteria in aerosols: consequences for atmospheric processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, La Londe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-associated ice nucleation active bacteria : consequences for agriculture, atmospheric processes and bacterial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research Course on Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et phénotypique chez Pseudomonas syringae pv aptata agent de la bactériose du melon (Cucumis melo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d'inoculum de Pseudomonas syringae pv aptata responsable de la bactériose du melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phase épiphyte sur la résistance de Pseudomonas syringae pv aptata au stress oxydatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque de transfert de contaminations microbiennes sur les aliments d'origine végétale dues à l'utilisation en agriculture de boues de station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Acquafredda di Maratea PZ, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phase épiphyte sur la sensibilité de Pseudomonas syringae aux oxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de génotypes de Cucumis melo résistants à Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bacterial leaf spot of lettuce (BLSL) and dynamics of &amp;lt;em&amp;gt;Xanthomonas campestris&amp;lt;/em&amp;gt; pv. &amp;lt;em&amp;gt;vitians&amp;lt;/em&amp;gt; (Xcv) in relation to weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Paulitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 APS/MSA/SON Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Salt Lake, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des biofilms dans l'écologie de bactéries épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie des Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des bactéries phytopathogènes à la vie épiphyte en réponse à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the epiphytic phase on cell size and oxidizer-sensitivity of Pseudomonas syringae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cires partiellement recristallisées comme modèle pour étudier l'adhésion bactérienne et la formation de biofilms à la surface des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of biofilms on the ecology and management of epiphtytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of biofilms on the structure and composition of populations of epiphytic plant pathogenic bacteria: where are the target populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially recrystallized waxes as a model for studying bacterial adhesion and biofilm formation on plant surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Microbiology of Aerial Plant Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berkeley, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the progress of research in microbial biodiversity: 1975 to present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la phyllosphère sur la sensibilité des bactéries phytopathogènes aux produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of fluorochromes for evaluating the effect of culture conditions on the sensitivity of Pseudomonas syringae to bactericides used in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoinducer production by plant pathogenic strains of Pseudomonas fluorescens living in epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of phenotypic and genotypic traits on integration of Pseudomonas fluorescens into epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologie et épidémiologie de la bactériose du melon : nouvelle maladie grave pour les producteurs de melon français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, resistance to antibiotics and utilization of carbon sources by Xanthomonas campestris pv. vitians strains isolated from different lettuce-growing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of physiological and genotypic characteristics on the capacity of strains of Pseudomonas fluorescens to integrate into epiphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du pouvoir pathogène chez Pseudomonas solanacearum : l'agressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Trigalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des biofilms microbiens pour l'écologie des bactéries épiphytes phytopathogènes. 2. Technique quantitative d'isolement des biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des biofilms microbiens pour l'écologie des bactéries épiphytes phytopathogènes. 1. Diversité des souches bactériennes au sein d'un biofilm complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technique to assess the importance of the biofilm component in populations of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant surface bacteria in the hygienic and market quality of minimally processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversite phenotypique des Pseudomonas spp. fluorescents associes a la scarole de 4eme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of bacteria contributing to the decay of ready-to-use-salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lemattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freigoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Swings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problemes rencontres dans l'analyse quantitative des communautes microbiennes comprenant des Pseudomonas fluorescents associes aux plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Phytobacteriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'age foliaire sur la dynamique des populations bacteriennes et les degats de la scarole de quatrieme gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Phytobacteriologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence des maladies sur la qualité sanitaire des denrées transformées ou en cours de stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial aggregates on leaf surfaces : characterization and implications for the ecology of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutrient amendments on the protection of pruning wounds on tomatoes against Botrytis cinerea by bacterial antagonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology and biological control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, South Lakee Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of leaf age and position on bacterial colonization of &amp;lt;em&amp;gt;Chicorium endivia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 APS/MSA joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and distribution of bacteria contributing to the decay of ready-to-use salads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of frost damage and competition between ice nucleation active and pectolytic bacterial epiphytes in decay of chinese cabbage in storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on the microbiology of the phyllosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Pseudomonas syringae and its associated bacteriophages in bacterial canker of apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Torres-Barceló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the capacity of Pseudomonas syringae to produce lipopeptides in bioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphea Madlener Heang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rochex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors modulate T3SS activation in Pseudomonas syringae during early plant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on Pseudomonas syringae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peltigera lichens in iceland: yet another reservoir of the plant pathogen Pseudomonas syringae?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrét Audur Sigurbjörnsdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oddur Vilhelmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.712, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria: the case of the Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.444, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a decisive role in the ability of Pseudomonas syringae to trigger eti and drives in planta bacterial growth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Mariasole Tempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.607-608, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The abundance and diversity of Pseudomonas syringae in the Durance river through a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMP based tools for the in situ detection of Clavibacter michiganensis subsp. michiganensis in tomato productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Barosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Debort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature plays a role in the ability of Pseudomonas syringae strains carrying a recognized avirulence gene to induce a hypersensitive response in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Danzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vandelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater, a reservoir for plant pathogenic bacteria : the case of the Pseudomonas syringae complex in alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Ewinia workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Assise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areski Flissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Plantes Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status and host range of plant pathogen Pseudomonas syringae isolated from sugar beet fields in Serbia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Beric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Lozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorde Flra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 1639 p., 2019, FEMS 2019 - 8. Congress of European Microbiologists</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusarium on french garlic, etiology and characterization of an emerging disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Congress of European Microbiologists 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. , 1639 p., 2019, FEMS 2019 - 8. Congress of European Microbiologists</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence enhancement of weed pathogens: Efficacious herbicidal fungi by selection of increased amino acid excretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire S. Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS annual meeting - Plant health 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cleveland, United States. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 109 (S2), 2019, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-109-10-S2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from the comparison between culture grown bacteria on selective media and environmental uncultured samples for the assessment of the bacterial diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle-Newall Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA's flagship program to foster development of solutions for sustainable management of crop health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Colleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Phytopathology, 108 (10S), pp.S1.193, 2018, Phytopathology. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-108-10-S1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of partial resistance to bacterial canker of apricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; diversity and population structure in Kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Morgaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , pp.1, 2016, Journées Jean Chevaugeon 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLID: Leveraging IPM for sustainable production of fruit and vegetable crops in partnership with China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the reservoirs of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt; orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop on bacterial diseases of stone fruits and nuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Izmir, Turkey. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European weed research society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les démarches en ingénierie écologique pour la santé des plantes : gestion des couvre-sols des vergers pour lutter contre les bactérioses des arbres fruitiers provoquées par&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borschinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne dans les cours d’eau du bassin de la Durance : conséquences de la présence de bactéries phytopathogènes dans les biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages écologiques, économiques et sociaux de l’eau agricole en Méditerranée : quels enjeux pour quels services ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Marseille, France. 2011, Colloque international LPED / IMEP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of high external sucrose concentration on tomato fruit in the cell expansion phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bussieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological aerosol particles in the atmosphere and their impact clouds (bioclouds project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Flossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Microbiologie des Aérosols, MicrobAERO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Narbonne, France. , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Highways in the Sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 332 p., 2025, Syntheses, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant pathogen life-history traits and adaptation to environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Frenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontière Media, 126 p., 2020, Frontiers Research Topics, 978-2-88963-530-6. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88963-530-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grains to rain: the link between landscape, airborne microorganisms and climate processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38 p., 2012, 978-2-7466-4669-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae and related pathogens. Biology and genetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Hutcheson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Mansfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kluwer, 724 p., 2003, 1-4020-1227-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 307 p., 1996, 0-306-45382-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. The precarious yet never-ending cycle of voyages on high</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morris Cindy E. (ed.); Kobziar Leda N. (ed.); Christner Brent C. (ed.); Garros Claire (ed.); De Vleeschouwer François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2025, Synthèses / Ed. Quae, 978-2-7592-4126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on the aerodynamic traits of microbial particles that define their capacity for dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cindy E. Morris; Leda N. Kobziar; Brent C. Christner; Claire Garros; François De Vleeschouwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Highways in the Sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-46, 2025, Syntheses, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion [Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leda N. Kobziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent C. Christner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morris Cindy E. (ed.); Kobziar Leda N. (ed.); Christner Brent C. (ed.); Garros Claire (ed.); De Vleeschouwer François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological highways in the sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.321, 2025, Synthèses / Ed. Quae, 978-2-7592-4126-2. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sentinelles sur les autoroutes aériennes d’agents phytopathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-217, 2022, 978-2-7592-3482-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning - Hydrologic highways between microbial communities of the plant microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tolan van Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kuzyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Magyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Stan John Toland; Gutmann Ethan; Friesen Jan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precipitation partitioning by vegetation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-252, 2020, 978-3-030-29701-5. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29702-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striga biocontrol on a toothpick: a readily deployable and inexpensive method for smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry S. Nzioki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Oyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylul Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice L. Pilgeram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in parasitic weeds research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of microbial aerosols on natural and agro-ecosystems: Immigration, invasions, and their consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology of aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 292 p., 2017, 9781119132288. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119132318.ch4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movements of bioaerosols in the atmosphere and the consequences for climate and microbial evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C. Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol science : Technology and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 474 p., 2014, 978-1-119-97792-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves and canopies: physical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of plant and crop science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dekker, 2004, 0-8247-4268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial survival strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of plant and crop science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dekker, 2004, 0-8247-4268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.H. Riffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas syringae and related pathogens. Biology and genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, 2003, 1-4020-1227-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms on leaf surfaces: implications for the biology, ecology and management of populations of epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.C. Mclean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllosphere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 395 p., 2002, 0-89054-286-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Online Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npg.els.0000400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of phyllosphere microbiology: significant contributions to research in related fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Kinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyllospere microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS Press, 395 p., 2002, 0-89054-286-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence naturelle des différents systèmes de résistance aux antibiotiques sur les végétaux, notamment les feuilles. Estimation des quantités consommées par l'homme ou les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gènes de résistance aux antibiotiques et plantes transgéniques : Travaux de la commission du génie biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001, Science Update, 2-7380-0967-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plant surface bacteria in the hygienic and market quality of minimally processed vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen The</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial plant surface microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenum Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 0-306-45382-7. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-585-34164-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteries pectinolytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Nguyen The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Varrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat INRA-ONIFLHOR. Programme no.11 : Compte rendu des travaux realises en 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Centre d'Avignon, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Management of Research Infrastructure at the Plant Pathology Research Unit 407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cry of trees in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon We’ll be done with Striga, a song about a project to set up effective biocontrol against Striga witchweed in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses Like Me, a song from the point of view of microorganisms that cause zoonotic diseases, to explain how humans have facilitated their emergence from their natural reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plants will Thrive, a song about the challenge of producing crops without pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Timeline of plant-associated microorganisms (lecture) / Co-Evolution (song), a lecture and song to promote debate about the scope of the processes of evolution of plant pathogens (in terms of time frame and ecological contexts) in the hope that this leads to new perspectives and innovation in plant health management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological rainfall triggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's It To Ya? - a song to those who deny climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We are more than dust in the wind, a song about flying ice nucleation active bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme unwisdom of burning forests for fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane M. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nédellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria : the case of Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Nofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative seasonal abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chandeysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Krima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of three novel Pseudomonas phages within the subfamily of Autographivirinae isolated from organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru M Djuurhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Carstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Kot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal large-scale networks shaped by air mass movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Choufany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Martinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Senoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to assess the contribution of bioaerosols to the outcome of meteorological contexts favorable for rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie M. Creamean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology and atmospheric processes: an upcoming era of research on bio-meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaenicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts from ice-nucleating bacteria on deep convection: implications for the biosphere-atmosphere interaction in climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaughan T. J. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Sands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous ice nucleation activity of bacteria: new laboratory experiments at simulated cloud conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Möhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological rainfall infrastructure: investment in trees for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampurno Bruijnzeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ASB Partnership for the Tropical Forest Margins. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: when physics meets biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedbackTS: Analysis of Feedback in Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy E. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Keith Bigg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1026"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFED2701"/>
+    <w:nsid w:val="4E37309F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-e-morris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9135-1812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174820585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioice.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implanteus.univ-avignon.fr/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCcaDNBCQ2nFaZ6NIJPSoMwg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/members/give-awards/awards/Pages/2021_Morris.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/femmes-en-tete-2023-cindy-morris/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isppweb.org/about_objectives.asp#hm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Danzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coloma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00783-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Tempo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio C. Mantoani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ribeiro Sapucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C.C. Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Andrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.F.S. Dias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microb.2025.100300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ram&#237;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddur Vilhelmsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.S. Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44274-024-00049-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savana M. Lipps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castell-Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishii" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Samac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-23-0059-R" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starri Hei&#240;marsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hanlon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jimenez-Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Benson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Aho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16390" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Droprinchinski Martins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli11010017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.M. Emygdio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Degobbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Armitage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan E Carter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Choudhury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja N.P. Remus-Emsermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0012-P" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Mendes Emygdio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcilena de Matos Castro E Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaysla Beluco Quintino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-021-09736-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Moore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Bigg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15876" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2020.602621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90733-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J Mcgenity" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Cela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke&#8208;vaessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13576" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B J&#248;rgensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M Djuurhus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Carstens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2020.0040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Aho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1394" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sheil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bargu&#233;s-Tobella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Ilstedt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Ibisch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Makarieva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. Kunert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira L. P&#246;hlker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Tang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S. Krevert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wieder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4647-2019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moronvalle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mechenin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sclaunich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118468056355E12" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-12-17-0050-P" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Powers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01667" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cohen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.01.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607233v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-17-0070-FI" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie M. Creamean" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00293.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635608v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S. Nzioki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oyosi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylul Kaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01121" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640170v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Herrmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Henne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8341-2016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602197v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yahara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Studholme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardos Mageiros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;ric" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000089" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639385v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2313-2015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635444v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Pummer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Budke" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin-Bauditz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niedermeier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felgitsch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4077-2015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Alrahman Moukahel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Asaad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakri Debbes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-015-0605-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630941v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16433" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638003v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800132-5.00004-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Huffman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T. J. Phillips" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12447" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-129-2014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassio S Costa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio L. T. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia A Yamasoe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Martins" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/8/084020" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641335v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637810v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.55" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651437v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Samsatly" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4223-2013" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645819v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Foreman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose M. Cory" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Sanclements" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi J. Smith" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035022" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648548v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Liu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scotland Leman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12316" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191127v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Albrecht" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Morales" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Silva Dias" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5677-2012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-321-2012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644235v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yakutin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9643-2011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995870v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Andronache" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-987-2009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668978v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Dratz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.011" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Georgakopoulos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ebert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1425-2008" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666175v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Young" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutinho" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denny" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-10-1060" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663388v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149757" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Sleator" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03623.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660850v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Mccarter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809816105" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666849v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni J. Mohr" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01757-07" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03351.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666639v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xiao" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.05.002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05L95B8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03419.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663114v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0906-1078" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663226v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672659v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalinot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683300v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Girardin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albagnac" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122330v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0106-4" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSLX5909-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683208v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121004" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F846185FE109E038134E92424724E54D0C502052/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682345v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mention" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lavigne" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leix-Henry" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bochu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680984v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.41.022103.134521" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683383v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019919627886" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHFFDXD3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126964v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.66.4.592-616.2002" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680298v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Toussaint" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2001.85.2.131" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692933v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ginoux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698283v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.6.636" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685362v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696011v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4789-4795.1998" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685484v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699225v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.4.1570-1576.1997" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698337v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.7.698" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714094v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.61.3.899-906.1995" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713581v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1995.tb00158.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713580v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1995.tb01374.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFCB60DB9F74294168DE5FC207A7C2E7ADB1EB2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713211v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leifert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Waites" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689409701912" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713821v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1993.tb01265.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVJSVJNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713736v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Xu" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Di" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-82-739" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708459v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villevieille" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cailly" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Viguier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allex" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721989v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuanbo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719774v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-72-0648" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190633v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190735v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jacobs" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Butchacas" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer W. Poelstra" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. Konkel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rom&#225;n-Reyna" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190604v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Garneau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724268v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724067v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190693v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tempo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202536v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202429v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551532v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739468v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Audur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414083v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795402v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792647v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584938v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798735v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738969v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740769v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796163v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800151v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792138v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749253v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744703v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748299v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745981v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748984v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744400v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747355v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746011v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609987v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oehm" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748417v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chou" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stetzer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751490v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752349v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752495v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811882v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816532v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752245v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754926v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352595v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koop" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197700v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752010v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752208v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Skidmore" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott N. Montross" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757663v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Araiz" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753800v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751883v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752402v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassagne" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756811v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754316v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759121v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759982v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763756v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762488v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760589v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764192v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Paulitz" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761399v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768746v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765044v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766329v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764734v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765463v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767809v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769994v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764633v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771644v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769128v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767897v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766672v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764575v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769247v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Toussaint" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764584v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771854v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bailey" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766291v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771257v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774776v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benani" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774897v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845504v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773576v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778797v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemattre" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freigoun" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Swings" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775620v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775621v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774940v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779157v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778238v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774658v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazollier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774370v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotta" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190703v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190618v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190778v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Madlener Heang" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202417v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mariasole Tempo" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202579v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721522v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ben Moussa" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791656v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649988v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736057v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Baker" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/annual/meetingarchives/planthealth2019/Documents/Abstracts/aps2019ab106.htm" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390185v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Beric" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Lozo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Flra" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861009v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746019v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801137v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745235v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506443v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805531v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioice.wordpress.com/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830486v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Iacobellis" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collmer" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Hutcheson" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Mansfield" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841749v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b102414" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403020v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403021v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343258v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962141v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787479v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790295v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/418076.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch4b" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828721v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Sundin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829141v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834087v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834049v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barnes" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Mclean" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832504v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1038/npg.els.0000400" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0000400" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833358v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842391v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-585-34164-4_12" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-585-34164-4_12" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852625v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besson" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varrot" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776942v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126723v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985227v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985226v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985296v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985247v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785132v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784813v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784945v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797773v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Cohen" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791020v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790095v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798158v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330293v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330290v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799302v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurno Bruijnzeel" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789997v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798142v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-e-morris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9135-1812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174820585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyond.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bioice.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://implanteus.univ-avignon.fr/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCcaDNBCQ2nFaZ6NIJPSoMwg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/members/give-awards/awards/Pages/2021_Morris.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societes-savantes.fr/femmes-en-tete-2023-cindy-morris/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isppweb.org/about_objectives.asp#hm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Danzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coloma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00783-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Danzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Tempo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Feltin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio C. Mantoani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Ribeiro Sapucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C.C. Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Andrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A.F.S. Dias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microb.2025.100300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Torres-Barcel&#243;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001990" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ram&#237;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddur Vilhelmsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L.S. Dias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44274-024-00049-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savana M. Lipps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Castell-Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishii" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Samac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-23-0059-R" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hanlon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jimenez-Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Benson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Aho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16390" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Droprinchinski Martins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carotenuto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#352;antl-Temkiv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli11010017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P.M. Emygdio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Degobbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Armitage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan E Carter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A Choudhury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja N.P. Remus-Emsermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-02-23-0012-P" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starri Hei&#240;marsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16490" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bricout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boistel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01456-22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Mendes Emygdio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcilena de Matos Castro E Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaysla Beluco Quintino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-021-09736-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13394" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Moore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keith Bigg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Christner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15876" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choufany" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2020.602621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Patade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T J Phillips" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz G Bingemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah M Burrows" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-20-0096.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90733-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J Mcgenity" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Gessesse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia Cela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Verheecke&#8208;vaessen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13576" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Aho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Weber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1394" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B J&#248;rgensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M Djuurhus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Carstens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst H. Neve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/phage.2020.0040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Sikoparija" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruya Maki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1676395" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. Kunert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira L. P&#246;hlker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Tang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola S. Krevert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wieder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4647-2019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sheil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bargu&#233;s-Tobella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Ilstedt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Ibisch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Makarieva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7309" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nannan Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao He" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhande Liu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2019.1624481" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02257" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-12-17-0050-P" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Powers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01667" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837867v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lisa Brachet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moronvalle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mechenin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sclaunich" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.519118468056355E12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Georgiadis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Gioli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2017-527" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-17-0070-FI" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie M. Creamean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00293.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D Locatelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.01.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Herrmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Henne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8341-2016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Vacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel J. Port&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Sauer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-121415-032238" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602197v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yahara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Studholme" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardos Mageiros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;ric" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000089" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635608v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S. Nzioki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Oyosi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eylul Kaya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01121" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638965v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Alrahman Moukahel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Asaad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakri Debbes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635444v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Pummer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Budke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin-Bauditz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niedermeier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felgitsch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4077-2015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-015-0605-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bukowiecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16433" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206705v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaupp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar M&#246;hler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6455-2015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2313-2015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637995v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alex Huffman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan T. J. Phillips" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poschl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12447" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassio S Costa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio L. T. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia A Yamasoe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Martins" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/8/084020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641335v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-129-2014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.55" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638003v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800132-5.00004-3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651437v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Samsatly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4223-2013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645819v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Foreman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose M. Cory" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Sanclements" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi J. Smith" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035022" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648548v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Liu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scotland Leman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12316" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191127v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Albrecht" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Morales" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Silva Dias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5677-2012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652669v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delort" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10667-2012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646888v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-321-2012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652355v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruprecht Jaenicke" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vogel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-17-2011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644235v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Leifeld" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V. Yakutin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9643-2011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668768v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalvo Almeida" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangchun Yan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-3-0208" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995870v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Andronache" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-987-2009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668978v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Dratz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.07.011" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663494v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000693" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654625v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666319v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ariya" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1073-2008" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666175v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Young" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutinho" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Denny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-10-1060" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663388v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149757" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661159v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Sleator" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hill" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Carlin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03623.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660850v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Mccarter" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809816105" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666849v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni J. Mohr" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Castillo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01757-07" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659970v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Georgakopoulos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ebert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1425-2008" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665988v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03351.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667773v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bureau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Samson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9164-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJFHCC9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666639v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xiao" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.05.002" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05L95B8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664539v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03419.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663114v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0906-1078" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663226v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672659v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jalinot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683300v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Girardin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albagnac" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.04.003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683208v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F846185FE109E038134E92424724E54D0C502052/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682345v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mention" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lavigne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leix-Henry" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bochu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122330v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berruyer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0106-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSLX5909-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680984v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.41.022103.134521" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683383v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019919627886" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GHFFDXD3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126964v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.66.4.592-616.2002" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680298v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Toussaint" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2001.85.2.131" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698283v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gardan" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.6.636" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692933v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ginoux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685484v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696011v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4789-4795.1998" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685362v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699225v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.4.1570-1576.1997" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698337v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.7.698" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714094v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.61.3.899-906.1995" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713581v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1995.tb00158.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713580v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1995.tb01374.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFCB60DB9F74294168DE5FC207A7C2E7ADB1EB2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713211v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leifert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Waites" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689409701912" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713821v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1993.tb01265.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVJSVJNJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708459v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villevieille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cailly" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Viguier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allex" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713736v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Xu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Di" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-82-739" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721989v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yuanbo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719774v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-72-0648" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185435v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang Madlener" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rochex" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190735v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jacobs" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Butchacas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer W. Poelstra" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary M. Konkel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rom&#225;n-Reyna" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190604v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Garneau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724067v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724268v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190693v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Tempo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190633v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185432v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Heang" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202536v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202429v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551532v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739468v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Audur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551616v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel El Arbi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arnauld" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695253v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550278v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E Morris" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414083v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550164v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricout" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chataign&#233;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787755v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737843v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795402v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792647v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584938v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742568v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798735v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740769v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738969v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796163v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800151v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792138v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749253v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744703v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745981v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745318v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Garrigou" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748299v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750330v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806971v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807518v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744400v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747355v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748984v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746011v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609987v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oehm" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748417v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chou" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stetzer" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746082v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751490v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493229v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752349v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752495v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493319v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vaitilingom" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811882v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816532v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818135v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752245v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754926v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815759v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506403v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Long" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaumerliac" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757512v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197700v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352595v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monier" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koop" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752010v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331952v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752911v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753800v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751883v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752402v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassagne" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gautheron" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754078v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757663v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Araiz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756811v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752208v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Skidmore" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott N. Montross" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754316v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759121v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759982v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763756v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762488v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760589v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761399v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764192v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Paulitz" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765044v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766329v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764734v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767809v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765463v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769994v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764633v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768746v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771644v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769128v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766672v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764575v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767897v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769247v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Toussaint" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764584v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766291v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Trigalet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771257v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771854v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bailey" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774897v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774776v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benani" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773576v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778797v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemattre" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freigoun" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Swings" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775620v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775621v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774940v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouxel" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779157v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845504v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778238v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774658v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazollier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774370v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotta" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190618v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190778v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphea Madlener Heang" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190703v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202579v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202417v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Mariasole Tempo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791656v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721522v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ben Moussa" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649988v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390185v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Beric" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Lozo" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Flra" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390190v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736057v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Baker" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/annual/meetingarchives/planthealth2019/Documents/Abstracts/aps2019ab106.htm" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861009v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746019v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739402v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801137v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745235v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506443v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342985v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda N. Kobziar" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805531v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioice.wordpress.com/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830486v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Iacobellis" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collmer" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Hutcheson" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Mansfield" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841749v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b102414" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403020v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343258v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403021v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962141v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389738v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tolan van Stan" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aung" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kuzyakov" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Magyar" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-29702-2" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29702-2_14" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787479v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790295v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/418076.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch4b" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798162v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1119977924.html" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828721v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Sundin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829141v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834049v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barnes" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Mclean" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832504v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1038/npg.els.0000400" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0000400" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834087v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833358v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842391v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-585-34164-4_12" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-585-34164-4_12" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852625v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besson" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varrot" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776942v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126723v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985227v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985247v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985226v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985296v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785132v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784813v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784945v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797773v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Cohen" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791020v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790095v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798158v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330280v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaenicke" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330290v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330293v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799302v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurno Bruijnzeel" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789997v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798142v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>