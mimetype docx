--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy Gervolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature générale et comparéeFaculté des Lettres, Sorbonne UniversitéCRLC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-0301-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épistémocritique : littérature et savoirs (littérature et sciences incluant les mathématiques, l’approche écopoétique, zoopoétique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Texte/image : littérature et bande dessinée, diagrammatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus anglophone et hispanophone (plus spécifiquement argentin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie, théâtre et roman (XXe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et diagrammes: approches philosophiques, linguistiques et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145 (3-4), pp.497-504. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu des journées d’études : “Écrivaines entre littérature et sciences II – Essayisme, auto-/biographie et savoirs”»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Marlène Saldana autour du spectacle Showgirl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Saldana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, https://preo.ube.fr/eclats/index.php?id=572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes à plusieurs dimensions: les enjeux de la transmission de connaissances mathématiques dans la fiction (Flatland, Edwin A. Abbott)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire « Mettre en œuvre, donner forme » à la MSHE de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, https://preo.ube.fr/eclats/index.php?id=584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer ou saluer le hasard dans Marelle [Rayuela, 1963] de Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasard/Chance 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://hasard.hypotheses.org/5191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pg3g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur le diagramme et le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.187-200. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/CFS_75_187-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & textes : arpenter le monde d’Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (9), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature & savoirs : nouveaux enjeux épistémocritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (7), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I eat the stars” : poétique cosmo-ordinaire et incorporation des savoirs astrophysiques chez Rebecca Elson et Tracy K. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gravitations. Poésie et sciences, XXe-XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alix Borgomano; Elise Tourte, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A comic strip tease” : Animalités humanoïdes et corps érotiques dans Tropikal Mambo de Carlos Nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corps autres en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Bocca-Pignoni; Denis Mellier; Frédéric Chauvaud, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’indicible de l’événement avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers « Ecritures du soin », université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Moore; Léa Cassagnau; Cindy Gervolino, May 2025, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brouhaha et bruit de fond : quelques perspectives pédagogiques à partir de la pensée de Michel Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Serres, sciences et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Dahan-Gaida; Axel Hohnsbein, Oct 2025, Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’écriture, gestes de lecture : orientations diagrammatiques dans un texte à manipuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du CRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gutehrle; Cecile Moore, Apr 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements et reconstructions du jeu de marelle et du jeu de Go dans Rayuela de Cortázar et ∈ de Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la SELC "Jeu et littérature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Franco, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de rencontre entre texte et image pour penser le surgissement du possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Textes, images &amp; informatique au service de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hakim Boussejra; Lisa Gurini, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les espace-temps poético-mathématiques dans ∈ de Jacques Roubaud et Euclidiennes d’Eugène Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poésie et mathématiques. Le fond et la forme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léo Buisine; Mathilde Gabory, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toile d’araignée chez Cortázar : une scène absente au fondement de l’écriture de Marelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences « Buisson, arbre, toile »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Grall, Mar 2023, Amiens ( Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El enigma del punto de vista animal en la literatura: una lectura ecopoética y zoopoética de Anima de Wajdi Mouawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Las Humanidades por venir – Humanidades y Ciencias : Diálogos / Resistencias / Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes Critiques en Humanités et Faculté des Humanités et des Arts de l’Université Nationale de Rosario, Jun 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations du tracé sur la page : des chiffres, des lettres et des figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e volet du colloque « Mathématiques à l’œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Dahan-Gaida; Odile Chatirichvili; Cindy Gervolino, Apr 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubaud ∈ (littérature ∩ mathématiques). Roubaud, un auteur à l’intersection des mathématiques et de la littérature : une pensée de l’inclusion ou du lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ESMALI (Esthétique en Mathématique, dans les Arts et la Littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Barbot, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes à plusieurs dimensions : les enjeux de la transmission de connaissances mathématiques dans la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rôle des Sciences Humaines et Sociales dans la transmission des savoirs et connaissances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paul-Valéry Montpellier 3, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la culture sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Gobbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Essoukan Epée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Anima-lités de Wajdi Mouawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Bedon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie comme expérience. Vivre (à) la limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, p. 115-132, 2025, La croisée des chemins, 979-10-362-0863-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oulipo. Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Classiques Garnier, pp.351-354, 2025, 978-2-406-18869-8. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18869-8.p.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l’exil : impossible retour et territoires de la non-appartenance dans Le silence des rives de Leïla Sebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Mistreanu; Marina Hertrampf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et espaces dans les xénographies féminines en française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademische Verlagsmeinschaft München, p. 27-40, 2024, 978-3-96091-631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Hamant; Julie Le Gall; Ioan Negrutiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocène : à l’école de l’indiscipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du temps circulaire, p. 219-220, 2019, 580-0-1377-8112-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle mathématique dans Flatland d’Edwin A. Abbott et Euclidiennes d’Eugène Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Biophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil, la main, la pensée : croisements d’une approche diagrammatique et épistémocritique du texte littéraire (Abbott, Cortázar, Gatti, Guillevic, Roubaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Bourgogne Franche-Comté, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05358128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cindy Gervolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en littérature générale et comparéeFaculté des Lettres, Sorbonne UniversitéCRLC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cindy-gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-0301-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épistémocritique : littérature et savoirs (littérature et sciences incluant les mathématiques, l’approche écopoétique, zoopoétique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Texte/image : littérature et bande dessinée, diagrammatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Corpus anglophone et hispanophone (plus spécifiquement argentin)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poésie, théâtre et roman (XXe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et diagrammes: approches philosophiques, linguistiques et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145 (3-4), pp.497-504. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19552343-14234058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes à plusieurs dimensions: les enjeux de la transmission de connaissances mathématiques dans la fiction (Flatland, Edwin A. Abbott)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 58</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre de Marlène Saldana autour du spectacle Showgirl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Saldana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, https://preo.ube.fr/eclats/index.php?id=572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu des journées d’études : “Écrivaines entre littérature et sciences II – Essayisme, auto-/biographie et savoirs”»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du séminaire « Mettre en œuvre, donner forme » à la MSHE de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, https://preo.ube.fr/eclats/index.php?id=584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer ou saluer le hasard dans Marelle [Rayuela, 1963] de Cortázar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasard/Chance 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://hasard.hypotheses.org/5191. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pg3g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives croisées sur le diagramme et le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.187-200. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/CFS_75_187-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & textes : arpenter le monde d’Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (9), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature & savoirs : nouveaux enjeux épistémocritiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (7), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I eat the stars” : poétique cosmo-ordinaire et incorporation des savoirs astrophysiques chez Rebecca Elson et Tracy K. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Gravitations. Poésie et sciences, XXe-XXIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alix Borgomano; Elise Tourte, Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A comic strip tease” : Animalités humanoïdes et corps érotiques dans Tropikal Mambo de Carlos Nine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les corps autres en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Bocca-Pignoni; Denis Mellier; Frédéric Chauvaud, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’indicible de l’événement avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers « Ecritures du soin », université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecile Moore; Léa Cassagnau; Cindy Gervolino, May 2025, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brouhaha et bruit de fond : quelques perspectives pédagogiques à partir de la pensée de Michel Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Serres, sciences et littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Dahan-Gaida; Axel Hohnsbein, Oct 2025, Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d’écriture, gestes de lecture : orientations diagrammatiques dans un texte à manipuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du CRIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gutehrle; Cecile Moore, Apr 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournements et reconstructions du jeu de marelle et du jeu de Go dans Rayuela de Cortázar et ∈ de Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la SELC "Jeu et littérature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Franco, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points de rencontre entre texte et image pour penser le surgissement du possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Textes, images &amp; informatique au service de la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hakim Boussejra; Lisa Gurini, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toile d’araignée chez Cortázar : une scène absente au fondement de l’écriture de Marelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences « Buisson, arbre, toile »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Grall, Mar 2023, Amiens ( Université Picardie Jules Vernes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les espace-temps poético-mathématiques dans ∈ de Jacques Roubaud et Euclidiennes d’Eugène Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Poésie et mathématiques. Le fond et la forme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léo Buisine; Mathilde Gabory, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El enigma del punto de vista animal en la literatura: una lectura ecopoética y zoopoética de Anima de Wajdi Mouawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional Las Humanidades por venir – Humanidades y Ciencias : Diálogos / Resistencias / Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes Critiques en Humanités et Faculté des Humanités et des Arts de l’Université Nationale de Rosario, Jun 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations du tracé sur la page : des chiffres, des lettres et des figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e volet du colloque « Mathématiques à l’œuvre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Dahan-Gaida; Odile Chatirichvili; Cindy Gervolino, Apr 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubaud ∈ (littérature ∩ mathématiques). Roubaud, un auteur à l’intersection des mathématiques et de la littérature : une pensée de l’inclusion ou du lien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ESMALI (Esthétique en Mathématique, dans les Arts et la Littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Barbot, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes à plusieurs dimensions : les enjeux de la transmission de connaissances mathématiques dans la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rôle des Sciences Humaines et Sociales dans la transmission des savoirs et connaissances »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paul-Valéry Montpellier 3, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la culture sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Sompairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Fratagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Gobbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Essoukan Epée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie comme expérience : vivre (à) la limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guérin-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Bedon. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 159 p., 2025, La croisée des chemins, Pierre-François Moreau; Arnaud Milanese, 979-10-362-0863-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14zzg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec les Anima-lités de Wajdi Mouawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Bedon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écologie comme expérience. Vivre (à) la limite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, p. 115-132, 2025, La croisée des chemins, 979-10-362-0863-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Oulipo. Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Classiques Garnier, pp.351-354, 2025, 978-2-406-18869-8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18869-8.p.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l’exil : impossible retour et territoires de la non-appartenance dans Le silence des rives de Leïla Sebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diana Mistreanu; Marina Hertrampf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et espaces dans les xénographies féminines en française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademische Verlagsmeinschaft München, p. 27-40, 2024, 978-3-96091-631-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Hamant; Julie Le Gall; Ioan Negrutiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocène : à l’école de l’indiscipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du temps circulaire, p. 219-220, 2019, 580-0-1377-8112-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle mathématique dans Flatland d’Edwin A. Abbott et Euclidiennes d’Eugène Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection Biophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil, la main, la pensée : croisements d’une approche diagrammatique et épistémocritique du texte littéraire (Abbott, Cortázar, Gatti, Guillevic, Roubaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gervolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Bourgogne Franche-Comté, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05358128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0140A6A2"/>
+    <w:nsid w:val="B233A6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDACC06E"/>
+    <w:nsid w:val="DE084602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-gervolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0301-8062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gervolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Saldana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pg3g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS_75_187-200" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8.p.0351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-05358128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-gervolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0301-8062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gervolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2196" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Saldana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pg3g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS_75_187-200" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gu&#233;rin-Turcq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100745850&amp;amp;fa=author&amp;amp;Person_ID=7434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zzg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05359415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8.p.0351" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05358092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-05358128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>