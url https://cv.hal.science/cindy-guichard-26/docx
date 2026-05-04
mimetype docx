--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -594,430 +594,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382924v2</w:t>
+                <w:t xml:space="preserve">hal-01535147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
+                <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.196-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535147v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.1525-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202042v3</w:t>
+                <w:t xml:space="preserve">hal-01119735v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.1525-1584. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119735v4</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient discretization of hybrid dimensional Darcy flows in fractured porous media</w:t>
               </w:r>
@@ -1218,642 +1218,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Approximate Gradient Scheme for Hybrid Dimensional Two-Phase Darcy Flows in Fractured Porous Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mayya Groza</w:t>
+                <w:t xml:space="preserve">TP or not TP, that is the question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014034⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.18:285-296, 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9392-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910939v3</w:t>
+                <w:t xml:space="preserve">hal-00801648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP or not TP, that is the question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+                <w:t xml:space="preserve">Vertex Approximate Gradient Scheme for Hybrid Dimensional Two-Phase Darcy Flows in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayya Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.18:285-296, 2014. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.49 2 (2015) 303-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9392-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801648v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910939v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 10 special</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740367v3</w:t>
+                <w:t xml:space="preserve">hal-00751555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComPASS: a tool for distributed parallel finite volume discretizations on general unstructured polyhedral meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dalissier</w:t>
+                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Have</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201343010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 94, Issue 7-8, p. 560-585, July 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781235v2</w:t>
+                <w:t xml:space="preserve">hal-00740367v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+                <w:t xml:space="preserve">ComPASS: a tool for distributed parallel finite volume discretizations on general unstructured polyhedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dalissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, CEMRACS 2012, 43, pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751555v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-stencil 3D schemes for diffusive flows in porous media</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Schemes for incompressible steady Navier-Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,272 +3847,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Flow in Porous Media Using the VAG Scheme</w:t>
+                <w:t xml:space="preserve">Grid Orientation Effect and MultiPoint Flux Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.409-417, </w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.419-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238557v1</w:t>
+                <w:t xml:space="preserve">hal-01238560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Orientation Effect and MultiPoint Flux Approximation</w:t>
+                <w:t xml:space="preserve">Multiphase Flow in Porous Media Using the VAG Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.419-427, </w:t>
+              <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.409-417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238560v1</w:t>
+                <w:t xml:space="preserve">hal-01238557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHz Micro-modulator for telecommunication based on SBN and KTN bulk crystals</w:t>
               </w:r>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414953v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-022-09995-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939144v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lh&#233;brard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2002-m2018-0287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097704v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayya Groza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0782-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910939v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781235v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haegland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aavatsmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaufmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_44" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4865DB1C788CFE86399181FCFE3D87F334C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414953v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-022-09995-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939144v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lh&#233;brard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2002-m2018-0287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097704v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayya Groza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0782-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910939v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781235v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haegland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aavatsmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaufmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_44" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4865DB1C788CFE86399181FCFE3D87F334C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>