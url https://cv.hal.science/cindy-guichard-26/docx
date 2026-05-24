--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,192 +66,310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-lumped Mixed Finite Elements Methods and the Abstract Gradient Scheme framework for elliptic problems</w:t>
+                <w:t xml:space="preserve">Trotterization scheme and Pauli decomposition for the two-body Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabrice Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948386v1</w:t>
+                <w:t xml:space="preserve">hal-05623753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mass-lumped Mixed Finite Elements Methods and the Abstract Gradient Scheme framework for elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entropy-diminishing CVFE scheme for solving anisotropic degenerate diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -261,2255 +379,2255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal error estimates for non-conforming approximations of linear parabolic problems with minimal regularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40324-024-00360-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted positive nonlinear finite volume method for dominated anisotropic diffusive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine Quenjel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10444-022-09995-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of numerical schemes for a conservation equation with convection and degenerate diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lhébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.428-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4208/jcm.2002-m2018-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin gradient discretisations for the approximation of second-order differential operators in divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (4), pp.:4023-4054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40314-017-0558-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family of convergent numerical schemes for the incompressible Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144, pp.196-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119735v4</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of a robust free energy diminishing Finite Volume scheme for parabolic equations with gradient structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.1525-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-016-9328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202042v3</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119735v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient discretization of hybrid dimensional Darcy flows in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayya Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp. 527-535. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-015-0782-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a nonlinear entropy diminishing Control Volume Finite Element scheme for solving anisotropic degenerate parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (298), pp.549-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP or not TP, that is the question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Eymard</w:t>
+                <w:t xml:space="preserve">Vertex Approximate Gradient Scheme for Hybrid Dimensional Two-Phase Darcy Flows in Fractured Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayya Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9392-9⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.49 2 (2015) 303-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801648v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910939v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Approximate Gradient Scheme for Hybrid Dimensional Two-Phase Darcy Flows in Fractured Porous Media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">TP or not TP, that is the question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014034⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.18:285-296, 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9392-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910939v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gallouët</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guichard</w:t>
+                <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 94, Issue 7-8, p. 560-585, July 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751555v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740367v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient schemes for two-phase flow in heterogeneous porous media and Richards equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ComPASS: a tool for distributed parallel finite volume discretizations on general unstructured polyhedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dalissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200206⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, CEMRACS 2012, 43, pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740367v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComPASS: a tool for distributed parallel finite volume discretizations on general unstructured polyhedral meshes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gradient schemes for the Stefan problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 10 special</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781235v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-stencil 3D schemes for diffusive flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46, pp.265-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2011040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex centred Discretization of Two-Phase Darcy flows on General Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.59-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201235004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-centred discretization of multiphase compositional Darcy flows on general meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (4), pp.987 - 1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-012-9299-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Orientation Effect in coupled Finite Volume Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://imajna.oxfordjournals.org/cgi/authordata?d=10.1093/imanum/drs016&amp;k=929ef8d7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/drs016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nucleic acid chaperoning by the prion protein and its inhibition by oligonucleotides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ivanyi-Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.8544-8558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of Finite Volume MPFA O type Schemes for Heterogeneous Anisotropic Diffusion Problems on General Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Agélas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.volume 7 No 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2519,167 +2637,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimates for the gradient discretisation of degenerate parabolic equation of porous medium type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Bastidas Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniele A. Di Pietro; Roland Masson; Luca Formaggia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedral methods in geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer; Springer International Publishing, pp.37-72, 2021, SEMA-SIMAI, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69363-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2689,152 +2807,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gradient discretisation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing AG, 82, 2018, Mathématiques et Applications, M. Hoffmann et V. Perrier, 978-3-319-79042-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-79042-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382358v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2844,1386 +2962,1386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGM, an item of GDM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An error estimate for the approximation of linear parabolic equations by the Gradient Discretization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442922v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An error estimate for the approximation of linear parabolic equations by the Gradient Discretization Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DGM, an item of GDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 2017 - International Conference on Finite Volumes for Complex Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442921v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Schemes for incompressible steady Navier-Stokes problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAMERN VI–2015: 6 th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing linear algorithms for two-phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA7 - The International Symposium of Finite Volumes for Complex Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Discretization of Hybrid Dimensional Darcy Flows in Fractured Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayya Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA7 The International Symposium of Finite Volumes for Complex Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform-in-time convergence of numerical schemes for Richards' and Stefan's models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA7 - The International Symposium of Finite Volumes for Complex Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05684-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Approximate Gradient Scheme for Hybrid Dimensional Two-Phase Darcy Flows in Fractured Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayya Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium of Finite Volumes for Complex Applications VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a Finite Element Method and a Finite Volume Method for Flow on General Grids in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Haegland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aavatsmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.20143222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-centred Discretization of Multiphase Compositional Darcy Flows on General Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Samier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.20143221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Orientation Effect and MultiPoint Flux Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.419-427, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Flow in Porous Media Using the VAG Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.409-417, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHz Micro-modulator for telecommunication based on SBN and KTN bulk crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/ Europe-IQEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,114 +4351,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas volumes finis sur maillages généraux en milieux hétérogènes anisotropes pour les écoulements polyphasiques en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris-Est, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PEST1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00674503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4487,51 +4605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414953v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-022-09995-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939144v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lh&#233;brard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2002-m2018-0287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097704v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayya Groza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0782-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910939v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781235v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sharma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340159v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haegland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aavatsmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaufmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_44" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4865DB1C788CFE86399181FCFE3D87F334C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472357v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabrice Serret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Droniou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-024-00360-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414953v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-022-09995-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939144v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lh&#233;brard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2002-m2018-0287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535147v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-017-0558-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382924v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.08.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119735v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-016-9328-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097704v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayya Groza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0782-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/2997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910939v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801648v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9392-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740367v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781235v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542667v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9299-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623721v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drs016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ivanyi-Nagy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Sharma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340159v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ag&#233;las" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Droniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Manzini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bastidas Olivares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69363-3_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382358v8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79042-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haegland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aavatsmark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaufmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143222" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Samier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143221" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF4865DB1C788CFE86399181FCFE3D87F334C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/440D2416C3527938FDCCBED932DDF91E6D75EA4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196511" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>