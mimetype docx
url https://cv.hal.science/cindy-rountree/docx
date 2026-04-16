--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -806,691 +806,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531922v1</w:t>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Critical Crack Growth in Oxide Glasses</w:t>
+                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Year of Glass (IYOG) 2022 International Closing Ceremony</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Year of Glass Japan Executive Committee, Dec 2022, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085506v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+                <w:t xml:space="preserve">Sub-Critical Crack Growth in Oxide Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Year of Glass (IYOG) 2022 International Closing Ceremony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Year of Glass Japan Executive Committee, Dec 2022, Tokyo (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531942v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085527v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Thermodynamic and Mechanical Properties of Sodium Borosilicate Glasses using Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Pacific RIM Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting (GOMD 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACRIM and GOMD, Dec 2021, Virtual, Canada</w:t>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, LesHouches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095301v1</w:t>
+                <w:t xml:space="preserve">hal-03284121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Thermodynamic and Mechanical Properties of Sodium Borosilicate Glasses using Molecular Dynamics Simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, LesHouches, France</w:t>
+              <w:t xml:space="preserve">14th Pacific RIM Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting (GOMD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACRIM and GOMD, Dec 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284121v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
               </w:r>
@@ -1502,51 +1502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, May 2021, Online, France</w:t>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
@@ -2555,51 +2555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damages in nuclear waste glasses: a « NMR point of view »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
@@ -4579,291 +4579,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01974557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ottina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284528v1</w:t>
+                <w:t xml:space="preserve">hal-01633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
+                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ottina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (19), pp.3987-3997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633422v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbate Screening of Surface Charge of Microscopic Ferroelectric Domains in Sol–Gel PbZr$_{0.2}$ Ti$_{0.8}$ O$_3$ Thin Films</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Talamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,64 +6970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7168,51 +7168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12489739"/>
+    <w:nsid w:val="C808E2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7399,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-rountree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236235931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5430-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Rountree" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02922642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00517" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01974557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Paci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Generosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01596241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa7a8b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghavnian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badjeck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035417" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerrache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Linn Rountree" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talamali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Nomura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sharma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.135501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-rountree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236235931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5430-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Rountree" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02922642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00517" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01974557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Paci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Generosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01596241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa7a8b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghavnian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badjeck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035417" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerrache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Linn Rountree" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talamali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Nomura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sharma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.135501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>