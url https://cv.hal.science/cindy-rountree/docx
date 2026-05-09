--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -177,6464 +177,6839 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization of oxide glasses on their stress corrosion cracking behavior</w:t>
+                <w:t xml:space="preserve">Potential Drop Method to Measure High Velocity Sub-Cracking in Oxide Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Systèmes et Matière Complexes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387260v1</w:t>
+                <w:t xml:space="preserve">hal-05603993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization of a zinc aluminosilicate glass on its stress corrosion cracking behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modification of the stress corrosion cracking behavior of a zinc aluminosilicate glass with crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98. Glass-Technology Conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées Verre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Roscoff (29680), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093088v1</w:t>
+                <w:t xml:space="preserve">hal-05387231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations of SiO2-B2O3-Na2O Glasses</w:t>
+                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04085515v1</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Orléans, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part I - Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04085517v1</w:t>
+              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part II - Fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diagenetic alterations reshape the hierarchical organization of Cretaceous Brachiopod shells- from nanoscale to higher scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
-[...615 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOMIN XV: 15th International Symposium on Biomineralization 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
-[...1400 lines deleted...]
-                <w:t xml:space="preserve">cea-01120966v1</w:t>
+                <w:t xml:space="preserve">hal-02447283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the stress corrosion cracking behavior of a zinc aluminosilicate glass with crystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization on stress corrosion cracking properties: Part II - nano-structured ZAS glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Verre 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387231v1</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization on stress corrosion cracking properties: Part I - micro-structured lithium disilicate glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberth Matheus Carvalho Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04577425v1</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization of oxide glasses on their stress corrosion cracking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04715211v1</w:t>
+              <w:t xml:space="preserve">8ème Journée Systèmes et Matière Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Intégratif des Matériaux @UPSaclay, Nov 2025, Gif sur Yvette (CEA Saclay), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic alterations reshape the hierarchical organization of Cretaceous Brachiopod shells- from nanoscale to higher scales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of crystallization of a zinc aluminosilicate glass on its stress corrosion cracking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMIN XV: 15th International Symposium on Biomineralization 2019</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">98. Glass-Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HVG-DGG, May 2025, Goslar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of SiO2-B2O3-Na2O Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USTV, May 2023, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part I - Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part II - Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USTV, May 2023, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-Critical Crack Growth in Oxide Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Year of Glass (IYOG) 2022 International Closing Ceremony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Year of Glass Japan Executive Committee, Dec 2022, Tokyo (JP), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Pacific RIM Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting (GOMD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACRIM and GOMD, Dec 2021, Virtual, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, Thermodynamic and Mechanical Properties of Sodium Borosilicate Glasses using Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, LesHouches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Amorphous Phase Separation on SiO2-B2O3-Na2O Glasses Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Assessment of SiO2-B2O3-Na2O Glasses via Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on complex systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR MePhys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizations of SiO2-B2O3-Na2O Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding how microscale changes alter macroscale fracture properties in SiO2-B2O3-Na2O glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation damages in nuclear waste glasses: a « NMR point of view »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447283v1</w:t>
+                <w:t xml:space="preserve">Bruno Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02351146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Electronic Irradiation on Failure and Hardness Properties of Pure Silica Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Summer School on Nuclear Glass Wasteform: Structure, Properties and Long-Term Behavior, SumGLASS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pont du Gard, France. pp.286-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01120966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Doping in Epitaxial Self-Oxidized BaTiO 3 Ferroelectric Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blaess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haowen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (7), pp.3849-3861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling and optimizing interface properties of NiFe$_2$O$_4$/BaTiO$_3$ heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haowen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blaess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (10), pp.7286-7300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation dataset for xSiO$_2$-yB$_2$O$_3$-(1-x-y)Na$_2$O glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58, pp.111218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic approach to thermophysical and mechanical properties of SiO₂–B₂O₃–Na₂O glasses using molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C.M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 603, pp.122099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of architecture disorder on the elastic response of two-dimensional lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (1), pp.015004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.015004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILICA and its process zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.385-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijag.15113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02922642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostriction, Electroresistance and Electromigration in Epitaxial BaTiO3 - based Heterostructures: Role of Interfaces and Electric Poling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice B Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aghavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.9b00517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity via Thermally Induced Gap-States in a Polyoxometalate Thin Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Generosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.1922-1930. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b08510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01974557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (19), pp.3987-3997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633422v1</w:t>
+                <w:t xml:space="preserve">hal-03284528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ottina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03284528v1</w:t>
+                <w:t xml:space="preserve">hal-01633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbate Screening of Surface Charge of Microscopic Ferroelectric Domains in Sol–Gel PbZr$_{0.2}$ Ti$_{0.8}$ O$_3$ Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (34), pp.29311 - 29317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b08925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01591642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress to understand stress corrosion cracking in sodium borosilicate glasses: linking the chemical composition to structural, physical and fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L. Rountree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp. 343002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aa7a8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01596241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy electron imaging of domains and domain walls in magnesium-doped lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01481473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From network depolymerization to stress corrosion cracking in sodium-borosilicate glasses: Effect of the chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc L Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 450, pp.174 - 184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01483763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (3), pp.38002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/113/38002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetic long-range spin ordering in Fe- and NiFe2-doped BaTiO3 multiferroic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aghavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Badjeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.035417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electronic structure and photoelectrochemical activity of partial chemically etched Ti-doped hematite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Stanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 641, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01366340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and toughness of sodium borosilicate glasses via Vickers's indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417-418, pp.66-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominally brittle cracks in inhomogeneous solids: from microstructural disorder to continuum-level scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphy.2014.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiO2–Na2O–B2O3 density: A comparison of experiments, simulations, and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kerrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L. Rountree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 382, pp.32 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01507179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Finite Probe Size on Self-Affine Roughness Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104, pp.025502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.025502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity-induced structural anisotropy of silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Linn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Talamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.195501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale damage during fracture in silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 140, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of wing cracks and nanoscale damage in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichi Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.135501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.135501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6644,126 +7019,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of sodium borosilicate glass properties from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fossati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/jm38nkwp9x.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6773,154 +7148,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth in glasses due to environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Biron, Fanny Alloteau, Patrice Lehuédé, Odile Majérus, Daniel Caurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration - Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237, 2019, 9782705697945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6930,177 +7305,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness of silica glass sub-critical fracture surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractography of Glasses and Ceramics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 230, Wiley, pp.77-84, 2012, Ceramic Transactions Series, 9781118433010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118433010.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7168,51 +7543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C808E2A3"/>
+    <w:nsid w:val="99D61F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7399,51 +7774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-rountree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236235931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5430-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Rountree" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447283v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07538" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02922642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00517" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01974557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Paci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Generosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08510" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01596241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa7a8b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghavnian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badjeck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035417" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.01.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerrache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Linn Rountree" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talamali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Nomura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sharma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.135501" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cindy-rountree" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-7064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236235931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-5430-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Gupta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gaspard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberth Matheus Carvalho Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peuget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Rountree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blaess" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Matzen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magnan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Moussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C.M. Fossati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02922642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aghavnian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00517" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01974557v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Generosi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouzerh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08510" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591642v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08925" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01596241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa7a8b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Nataf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grysan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guennou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33098" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghavnian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badjeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.01.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerrache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Linn Rountree" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Talamali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Nomura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Sharma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.135501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jm38nkwp9x.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118433010.ch4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>