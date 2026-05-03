--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -415,3815 +415,3932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alinéa suicide postvention program: a codesigned early proactive intervention for survivors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ajournement au don : perceptions et affects en fonction du refus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canelle Barinoil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">Antoine Beurel-Tréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Vervaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1436680⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.S14-S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2025.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928603v1</w:t>
+                <w:t xml:space="preserve">hal-05589627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alinéa suicide postvention program: a codesigned early proactive intervention for survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kopp-Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canelle Barinoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1436680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1436680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856200v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicarious trauma and posttraumatic growth among victim support professionals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-04523-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (9), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053680v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Young Offenders’ Perceive Their Life Courses and the Juvenile Justice System: A Systematic Review of Recent Qualitative Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vicarious trauma and posttraumatic growth among victim support professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah de Boer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent Research Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40894-022-00184-7⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-04523-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193146v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between adverse childhood experiences, psychopathological symptoms and recidivism risk in juvenile delinquents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giannone</w:t>
+                <w:t xml:space="preserve">How Young Offenders’ Perceive Their Life Courses and the Juvenile Justice System: A Systematic Review of Recent Qualitative Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savannah de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Criminology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1477370820941408⟩</w:t>
+              <w:t xml:space="preserve">Adolescent Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40894-022-00184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922714v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille face aux violences extrafamiliales : émotions et victimisation dans la narration de parents et enfants en UMJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links between adverse childhood experiences, psychopathological symptoms and recidivism risk in juvenile delinquents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paillat</w:t>
+                <w:t xml:space="preserve">Elisa de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Rasho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Guarnaccia</w:t>
+                <w:t xml:space="preserve">Loredana Sortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.147737082094140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477370820941408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922717v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traumatic impact of socio-judicial procedures and risk of second victimization on sexually abused children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loick Villerbu</w:t>
+                <w:t xml:space="preserve">La famille face aux violences extrafamiliales : émotions et victimisation dans la narration de parents et enfants en UMJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Rasho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508967v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCIA Questionnaire: standards for communities for children and adolescents – a tool for the evaluation of good practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giannone</w:t>
+                <w:t xml:space="preserve">The traumatic impact of socio-judicial procedures and risk of second victimization on sexually abused children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Villerbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Communities: The International Journal of Therapeutic Communities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279811v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the relationship between workplace attachment and job satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SCIA Questionnaire: standards for communities for children and adolescents – a tool for the evaluation of good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Rioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Guarnaccia</w:t>
+                <w:t xml:space="preserve">Maria Lo Cascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bruschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPM - Testing, psychometrics, methodology in applied psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Communities: The International Journal of Therapeutic Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TC-01-2018-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279830v1</w:t>
+                <w:t xml:space="preserve">hal-02279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-modernity: which changes in the social framework and psychic function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giannone</w:t>
+                <w:t xml:space="preserve">A study of the relationship between workplace attachment and job satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.13-20</w:t>
+              <w:t xml:space="preserve">TPM - Testing, psychometrics, methodology in applied psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988171v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Childhood Psychological Abuse Contribute to Intimate Partner Violence Victimization? An Investigation Using the Childhood Experience of Care and Abuse Interview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Infurna</w:t>
+                <w:t xml:space="preserve">Post-modernity: which changes in the social framework and psychic function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.088626051879451</w:t>
+              <w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988195v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les foyers de protection judiciaire de la jeunesse et la prise en charge des jeunes auteurs de délit : représentations sociales et réflexions autour de groupes d’adolescents et d’éducateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Childhood Psychological Abuse Contribute to Intimate Partner Violence Victimization? An Investigation Using the Childhood Experience of Care and Abuse Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Locascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Infurna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088626051879451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988340v1</w:t>
+                <w:t xml:space="preserve">hal-01988195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Occupational Self-Efficacy in Mediating the Effect of Job Insecurity on Work Engagement, Satisfaction and General Health</w:t>
+                <w:t xml:space="preserve">Les foyers de protection judiciaire de la jeunesse et la prise en charge des jeunes auteurs de délit : représentations sociales et réflexions autour de groupes d’adolescents et d’éducateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Salerno</w:t>
+                <w:t xml:space="preserve">F. Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sales-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989834v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate Partner Violence within same sex couples: a qualitative review of the literature from a psychodynamic perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Occupational Self-Efficacy in Mediating the Effect of Job Insecurity on Work Engagement, Satisfaction and General Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Civilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.32-46</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.488-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988213v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte’s Risk Behavior Diagnosis Scale: a French version adapted to diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Henry</w:t>
+                <w:t xml:space="preserve">Intimate Partner Violence within same sex couples: a qualitative review of the literature from a psychodynamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Penone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.32-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885034v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Psychology and Becoming Psychologists: Developing Professional Identity through Group Experiential Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+                <w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte’s Risk Behavior Diagnosis Scale: a French version adapted to diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarnaccia Cinzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology Learning &amp; Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (2), pp.232-247</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988397v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Psychology and Becoming Psychologists: Developing Professional Identity through Group Experiential Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Falgares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Venza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Psychology Learning &amp; Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.232-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988362v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Perception and Psychological Distress in Genetic Counselling for Hereditary Breast and/or Ovarian Cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetic Counseling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (5), pp.999-1007</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relazioni interpersonali, immagine corporea ed autostima in adolescenza. Uno studio condotto con studenti degli istituti superiori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Salerno</w:t>
+                <w:t xml:space="preserve">Risk Perception and Psychological Distress in Genetic Counselling for Hereditary Breast and/or Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dorangricchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lo Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Falgares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornale italiano di psicologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.939-956</w:t>
+              <w:t xml:space="preserve">Journal of Genetic Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.999-1007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988385v1</w:t>
+                <w:t xml:space="preserve">hal-01988393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmodernity, insecurity and job loss Focus on the unemployed's suffering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Amato</w:t>
+                <w:t xml:space="preserve">Relazioni interpersonali, immagine corporea ed autostima in adolescenza. Uno studio condotto con studenti degli istituti superiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Nicotra</w:t>
+                <w:t xml:space="preserve">Gianluca Lo Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Falgares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of psychopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (4), pp.145-153</w:t>
+              <w:t xml:space="preserve">Giornale italiano di psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.939-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988354v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Postmodernity, insecurity and job loss Focus on the unemployed's suffering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Infurna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nicotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.145-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279817v1</w:t>
+                <w:t xml:space="preserve">hal-01988354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Dysfunctions, Childhood Maltreatment and Women’s Intimate Partner Violence Victimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three‐factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijop.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988372v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmodernity: clinical and social reflections about new forms of psychopathology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Dysfunctions, Childhood Maltreatment and Women’s Intimate Partner Violence Victimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lo Cascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Infurna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Parroco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of psychopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22, pp.229 - 235</w:t>
+              <w:t xml:space="preserve">Journal of Interpersonal Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.088626051771117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989909v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The patient-physician relationship in the face of oncological disease: a review of literature on the emotional and psychological reactions of patients and physician</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postmodernity: clinical and social reflections about new forms of psychopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L O Coco Gianluca</w:t>
+                <w:t xml:space="preserve">A M Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicero Giuseppe</w:t>
+                <w:t xml:space="preserve">C Iacolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Medica Mediterranea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.229 - 235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989936v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in social representation of blood donation between donors and non-donors: an empirical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Falgares</w:t>
+                <w:t xml:space="preserve">The patient-physician relationship in the face of oncological disease: a review of literature on the emotional and psychological reactions of patients and physician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Ozino Caligaris</w:t>
+                <w:t xml:space="preserve">Dorangricchia Patrizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarnaccia Cinzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+                <w:t xml:space="preserve">L O Coco Gianluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicero Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Medica Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19193/0393-6384_2016_6_170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988411v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance addiction and adverse childhood experiences: an empirical study with Childhood Experience of Care and Abuse</w:t>
+                <w:t xml:space="preserve">Differences in social representation of blood donation between donors and non-donors: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Falgares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Ozino Caligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maltrattamento e abuso all'infanzia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1, pp.95-118</w:t>
+              <w:t xml:space="preserve">Blood Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989991v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Factors That Distinguish between Clinical and Healthy Samples with Childhood Experiences of Abuse and Neglect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Substance addiction and adverse childhood experiences: an empirical study with Childhood Experience of Care and Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Infurna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Locascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (4), pp.256-263</w:t>
+              <w:t xml:space="preserve">Maltrattamento e abuso all'infanzia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.95-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989851v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of adult attachment style on organizational commitment and adult attachment in the workplace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Di Stefano</w:t>
+                <w:t xml:space="preserve">Environmental Factors That Distinguish between Clinical and Healthy Samples with Childhood Experiences of Abuse and Neglect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Infurna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lo Cascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Parzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, pp.432-437</w:t>
+              <w:t xml:space="preserve">Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.256-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989945v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity in First and Second Generation Migrants Belonging to a Tunisian Community in Mazara del Vallo (Sicily)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
+                <w:t xml:space="preserve">The impact of adult attachment style on organizational commitment and adult attachment in the workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giannone</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Lorito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.432-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5901/mjss.2015.v6n4s1p380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989971v1</w:t>
+                <w:t xml:space="preserve">hal-01989945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between donors and non-donors in social representation of blood donation: an empirical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Identity in First and Second Generation Migrants Belonging to a Tunisian Community in Mazara del Vallo (Sicily)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calogero Iacolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.2039 - 2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5901/mjss.2015.v6n4s1p380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01822275v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dis-identity in the postmodern epoch: self-differentiation and interpersonal relationships before and after a group experience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Giusino</w:t>
+                <w:t xml:space="preserve">Differences between donors and non-donors in social representation of blood donation: an empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guarnaccia Cinzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ruggirello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Falgares G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozino-Caligaris A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Psicologia Clinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.309-325</w:t>
+              <w:t xml:space="preserve">Blood Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990576v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenze tra processo ed esiti: alleanza, coesione e cambiamento in un gruppo terapeutico a lungo termine Narrare i gruppi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giannone</w:t>
+                <w:t xml:space="preserve">Dis-identity in the postmodern epoch: self-differentiation and interpersonal relationships before and after a group experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Mineo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giusino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ruggirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrare i gruppi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.116-129</w:t>
+              <w:t xml:space="preserve">Rivista di Psicologia Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.309-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990612v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard di Servizio delle Comunità Terapeutiche per l'Infanzia e l'Adolescenza Adattamento alla cultura italiana degli standard prodotti dal programma di miglioramento di qualità &amp;quot; Community of Communities &amp;quot; – TC CY 2 nd Edition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influenze tra processo ed esiti: alleanza, coesione e cambiamento in un gruppo terapeutico a lungo termine Narrare i gruppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Infurna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Gullo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Novembre (9)</w:t>
+              <w:t xml:space="preserve">Narrare i gruppi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.116-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990636v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standard di Servizio delle Comunità Terapeutiche per l'Infanzia e l'Adolescenza Adattamento alla cultura italiana degli standard prodotti dal programma di miglioramento di qualità &amp;quot; Community of Communities &amp;quot; – TC CY 2 nd Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bruschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mingarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Novembre (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validità, attendibilità e proprietà psicometriche della versione italiana dell’intervista CECA (Childhood Experience of Care and Abuse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Schimmenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psichiatria e Psicoterapia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (1), pp.3-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,327 +4350,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une adolescence judiciarisée : étudier l’expérience du placement au pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminologies de terrain, terrains de criminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Criminologues de Langue Française, May 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques professionnelles à destination des mineurs auteurs d’infraction : une étude qualitative dans le contexte des établissements de placement en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les processus de changement : Apports des méthodes qualitatives et mixtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de Recherche ARCh (Adaptation, Résilience et Changement), Oct 2022, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des gestes donne-t-il de l’aisance aux candidats en entretien de recrutement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2018, Louvain la neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4563,443 +4680,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestazione per Altri: rappresentazioni sociali, resistenze e motivazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicosociologia della genitorialità : eil viaggio verso l'esperienza del divenire madre e padre‎ / AA. VV.‎ ; a cura di Simona Adelaide Martini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Golem, 2017, 978-8898771929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relazione terapeutica nei gruppi. I principali costrutti del processo terapeutico: definizioni empiriche e strumenti di valutazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Locascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Gullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Infurna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compendio di buone prassi per il gruppo psicodinamico: la clinica e la ricerca empirica. Il contributo del network italiano / Vasta F. N. Girelli R., Gullo S.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premesse teorico-epistemologiche per una ricerca/intervento attraverso il gruppo con genitori del Servizio Spazio Neutro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Falgares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Infurna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aiutare le famiglie durante la separazione. Dalle linee guida alla definizione dell'intervento per gestire il "diritto di visita” / Ivana Caruso e Maria Cinzia Mantegna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Angeli, pp.105-113, 2012, 978-88-204-1203-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard di servizio per Comunità terapeutiche per l’infanzia e l’adolescenza (APPENDICE B)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vigorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Giannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mingarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le comunità Terapeutiche. Psicotici, Borderline, Adolescenti, Minori / a cura di Anna Ferruta, Giovanni Foresti, Marta Vigorelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaello Cortina Editore, pp.565-582, 2012, 978-88-6030-489-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5009,309 +5126,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alinéa : dispositif émergent d’accompagnement des proches endeuillés par suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canelle Barinoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2, LP3C; ARS Bretagne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle : un nouvel outil d’accompagnement des auteurs de violences conjugales (REVIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Gruev-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2, LP3C; Direction de l'Administration Pénitentiaire, Ministère de la Justice. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins et attentes des femmes victimes de violences : étude préliminaire à la mise en place de dispositifs d’accueil et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2, LP3C; Ville de Rennes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,105 +5438,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices familiales et vulnérabilités : le rôle des relations défaillantes dans l’origine des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04193221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5487,51 +5604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2428FBDF"/>
+    <w:nsid w:val="62AE0A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cinzia-guarnaccia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5043-1007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181870630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14732254241310699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05305052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Coquelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Carrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00302228251357750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Barinoil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1436680" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04053680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04523-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-022-00184-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Vita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Sortino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820941408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rasho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.04.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02508967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Villerbu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferraro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lo Cascio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bruschetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TC-01-2018-0002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Locascio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infurna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancuso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bifulco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sales-Wuillemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.12.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Civilleri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Penone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnaccia Cinzia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Falgares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Venza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988393v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cicero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Luca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dorangricchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo Coco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lo Coco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Ferraro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Infurna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicotra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Infurna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Parroco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ferraro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iacolino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella de Luca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorangricchia Patrizia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Coco Gianluca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Giuseppe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19193/0393-6384_2016_6_170" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ozino Caligaris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stefano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Lorito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Iacolino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2015.v6n4s1p380" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgares G" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozino-Caligaris A." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mineo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giusino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruggirello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gullo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mingarelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Barone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Schimmenti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caretti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarenza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vigorelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Barone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928680v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thorel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04193221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cinzia-guarnaccia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5043-1007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181870630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14732254241310699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05305052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Coquelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Carrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00302228251357750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurel-Tr&#233;han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vervaeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.09.044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Barinoil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1436680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04053680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Barre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04523-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-022-00184-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Vita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Sortino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820941408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rasho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02508967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Villerbu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferraro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lo Cascio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bruschetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TC-01-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Locascio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infurna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancuso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bifulco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sales-Wuillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Civilleri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Penone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnaccia Cinzia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Falgares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Venza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cicero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Luca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dorangricchia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo Coco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lo Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Ferraro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Infurna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicotra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12460" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Infurna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Parroco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ferraro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iacolino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella de Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorangricchia Patrizia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Coco Gianluca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Giuseppe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19193/0393-6384_2016_6_170" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ozino Caligaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Lorito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Iacolino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2015.v6n4s1p380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgares G" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozino-Caligaris A." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mineo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giusino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruggirello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gullo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mingarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Barone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Schimmenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarenza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vigorelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Barone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04193221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>