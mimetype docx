--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,5549 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5498 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cinzia Guarnaccia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cinzia-guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5043-1007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181870630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=eEq2mIEAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Juvenile Justice Social Workers’ Perceptions of Youth Offenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14732254241310699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicide Bereavement Support Programs: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kopp-Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMEGA - Journal of Death and Dying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00302228251357750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajournement au don : perceptions et affects en fonction du refus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beurel-Tréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Vervaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Danic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.S14-S15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tracli.2025.09.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinéa suicide postvention program: a codesigned early proactive intervention for survivors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Coquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kopp-Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canelle Barinoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Berrouiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1436680. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1436680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahman Rasho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (9), pp.1176. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicarious trauma and posttraumatic growth among victim support professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-023-04523-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Young Offenders’ Perceive Their Life Courses and the Juvenile Justice System: A Systematic Review of Recent Qualitative Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.137-158. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-022-00184-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between adverse childhood experiences, psychopathological symptoms and recidivism risk in juvenile delinquents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Sortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.147737082094140. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477370820941408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille face aux violences extrafamiliales : émotions et victimisation dans la narration de parents et enfants en UMJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Rasho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traumatic impact of socio-judicial procedures and risk of second victimization on sexually abused children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rahman Rasho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychoanalysis and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCIA Questionnaire: standards for communities for children and adolescents – a tool for the evaluation of good practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lo Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bruschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Communities: The International Journal of Therapeutic Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TC-01-2018-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the relationship between workplace attachment and job satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TPM - Testing, psychometrics, methodology in applied psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-modernity: which changes in the social framework and psychic function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Childhood Psychological Abuse Contribute to Intimate Partner Violence Victimization? An Investigation Using the Childhood Experience of Care and Abuse Interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Locascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.088626051879451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foyers de protection judiciaire de la jeunesse et la prise en charge des jeunes auteurs de délit : représentations sociales et réflexions autour de groupes d’adolescents et d’éducateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sales-Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Occupational Self-Efficacy in Mediating the Effect of Job Insecurity on Work Engagement, Satisfaction and General Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Civilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salerno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.488-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence within same sex couples: a qualitative review of the literature from a psychodynamic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Penone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Psychoanalysis and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-factor structure and psychometric properties of Witte’s Risk Behavior Diagnosis Scale: a French version adapted to diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnaccia Cinzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Psychology and Becoming Psychologists: Developing Professional Identity through Group Experiential Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Falgares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Venza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (2), pp.232-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐factor structure and psychometric properties of Witte's Risk Behaviour Diagnosis Scale: A French version adapted to diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijop.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmodernity, insecurity and job loss Focus on the unemployed's suffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nicotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazioni interpersonali, immagine corporea ed autostima in adolescenza. Uno studio condotto con studenti degli istituti superiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Lo Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Falgares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale italiano di psicologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.939-956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception and Psychological Distress in Genetic Counselling for Hereditary Breast and/or Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cicero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dorangricchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lo Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetic Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.999-1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Dysfunctions, Childhood Maltreatment and Women’s Intimate Partner Violence Victimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lo Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Parroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.088626051771117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postmodernity: clinical and social reflections about new forms of psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Iacolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.229 - 235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The patient-physician relationship in the face of oncological disease: a review of literature on the emotional and psychological reactions of patients and physician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorangricchia Patrizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnaccia Cinzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L O Coco Gianluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cicero Giuseppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Medica Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.1827. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19193/0393-6384_2016_6_170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in social representation of blood donation between donors and non-donors: an empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Falgares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Ozino Caligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of adult attachment style on organizational commitment and adult attachment in the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Lorito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.432-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance addiction and adverse childhood experiences: an empirical study with Childhood Experience of Care and Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Locascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maltrattamento e abuso all'infanzia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.95-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Factors That Distinguish between Clinical and Healthy Samples with Childhood Experiences of Abuse and Neglect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lo Cascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Parzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.256-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity in First and Second Generation Migrants Belonging to a Tunisian Community in Mazara del Vallo (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calogero Iacolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.2039 - 2117. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5901/mjss.2015.v6n4s1p380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between donors and non-donors in social representation of blood donation: an empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guarnaccia Cinzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falgares G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozino-Caligaris A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Salès-Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01822275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-identity in the postmodern epoch: self-differentiation and interpersonal relationships before and after a group experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mineo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Giusino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ruggirello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Psicologia Clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.309-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenze tra processo ed esiti: alleanza, coesione e cambiamento in un gruppo terapeutico a lungo termine Narrare i gruppi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Gullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrare i gruppi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.116-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard di Servizio delle Comunità Terapeutiche per l'Infanzia e l'Adolescenza Adattamento alla cultura italiana degli standard prodotti dal programma di miglioramento di qualità &amp;quot; Community of Communities &amp;quot; – TC CY 2 nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bruschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mingarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validità, attendibilità e proprietà psicometriche della versione italiana dell’intervista CECA (Childhood Experience of Care and Abuse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Schimmenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Caretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Chiarenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psichiatria e Psicoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.3-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une adolescence judiciarisée : étudier l’expérience du placement au pénal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminologies de terrain, terrains de criminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Criminologues de Langue Française, May 2024, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques professionnelles à destination des mineurs auteurs d’infraction : une étude qualitative dans le contexte des établissements de placement en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les processus de changement : Apports des méthodes qualitatives et mixtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche ARCh (Adaptation, Résilience et Changement), Oct 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des gestes donne-t-il de l’aisance aux candidats en entretien de recrutement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2018, Louvain la neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestazione per Altri: rappresentazioni sociali, resistenze e motivazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicosociologia della genitorialità : eil viaggio verso l'esperienza del divenire madre e padre‎ / AA. VV.‎ ; a cura di Simona Adelaide Martini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Golem, 2017, 978-8898771929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relazione terapeutica nei gruppi. I principali costrutti del processo terapeutico: definizioni empiriche e strumenti di valutazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Locascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compendio di buone prassi per il gruppo psicodinamico: la clinica e la ricerca empirica. Il contributo del network italiano / Vasta F. N. Girelli R., Gullo S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premesse teorico-epistemologiche per una ricerca/intervento attraverso il gruppo con genitori del Servizio Spazio Neutro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Falgares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Infurna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aiutare le famiglie durante la separazione. Dalle linee guida alla definizione dell'intervento per gestire il "diritto di visita” / Ivana Caruso e Maria Cinzia Mantegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angeli, pp.105-113, 2012, 978-88-204-1203-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard di servizio per Comunità terapeutiche per l’infanzia e l’adolescenza (APPENDICE B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vigorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Mingarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comunità Terapeutiche. Psicotici, Borderline, Adolescenti, Minori / a cura di Anna Ferruta, Giovanni Foresti, Marta Vigorelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raffaello Cortina Editore, pp.565-582, 2012, 978-88-6030-489-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinéa : dispositif émergent d’accompagnement des proches endeuillés par suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canelle Barinoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2, LP3C; ARS Bretagne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle : un nouvel outil d’accompagnement des auteurs de violences conjugales (REVIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massil Benbouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Gruev-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2, LP3C; Direction de l'Administration Pénitentiaire, Ministère de la Justice. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins et attentes des femmes victimes de violences : étude préliminaire à la mise en place de dispositifs d’accueil et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2, LP3C; Ville de Rennes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices familiales et vulnérabilités : le rôle des relations défaillantes dans l’origine des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guarnaccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Rennes 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5604,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62AE0A58"/>
+    <w:nsid w:val="6CBAEF08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5835,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cinzia-guarnaccia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5043-1007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181870630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14732254241310699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05305052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Coquelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Carrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00302228251357750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurel-Tr&#233;han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vervaeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.09.044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Barinoil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1436680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04053680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Barre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04523-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-022-00184-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Vita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Sortino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820941408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rasho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02508967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Villerbu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferraro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lo Cascio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bruschetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TC-01-2018-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Locascio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infurna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancuso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bifulco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sales-Wuillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Civilleri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Penone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnaccia Cinzia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Falgares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Venza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cicero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Luca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dorangricchia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo Coco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lo Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Ferraro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Infurna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicotra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12460" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Infurna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Parroco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ferraro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iacolino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella de Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorangricchia Patrizia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Coco Gianluca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Giuseppe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19193/0393-6384_2016_6_170" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ozino Caligaris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Lorito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Iacolino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2015.v6n4s1p380" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgares G" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozino-Caligaris A." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mineo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giusino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruggirello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gullo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990636v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mingarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Barone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Schimmenti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caretti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarenza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vigorelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Barone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04193221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cinzia-guarnaccia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5043-1007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181870630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=eEq2mIEAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah de Boer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14732254241310699" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05305052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Coquelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Carrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00302228251357750" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beurel-Tr&#233;han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vervaeke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2025.09.044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Barinoil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1436680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04053680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04523-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-022-00184-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guarnaccia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa de Vita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Sortino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477370820941408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02922717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rasho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.04.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02508967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Villerbu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lo Cascio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bruschetta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TC-01-2018-0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988171v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Locascio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Infurna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancuso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bifulco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sales-Wuillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.12.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Civilleri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salerno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Penone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guarnaccia Cinzia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Falgares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Venza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02279817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Ferraro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Infurna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Amato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nicotra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lo Coco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cicero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de Luca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dorangricchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lo Coco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Infurna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Parroco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ferraro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iacolino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella de Luca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorangricchia Patrizia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Coco Gianluca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicero Giuseppe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19193/0393-6384_2016_6_170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01988411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ozino Caligaris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Di Stefano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Lorito" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01989971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero Iacolino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5901/mjss.2015.v6n4s1p380" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgares G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozino-Caligaris A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mineo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giusino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruggirello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gullo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01990636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mingarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Barone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Schimmenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chiarenza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351333v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vigorelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Barone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Gruev-Vintila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04928674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thorel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04193221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>