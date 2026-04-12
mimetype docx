--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -828,239 +828,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Expressive Power of Multiple Heads in CHR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptable Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bravetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Meo</w:t>
+                <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4:13), pp.1--71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909390v1</w:t>
+                <w:t xml:space="preserve">hal-00909365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Expressive Power of Multiple Heads in CHR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Bravetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
+                <w:t xml:space="preserve">Maria Chiara Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2071368.2071374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909365v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2396,278 +2396,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
+                <w:t xml:space="preserve">Disciplined structured communications with consistent runtime adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
+                <w:t xml:space="preserve">C. Di Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
+              <w:t xml:space="preserve">SAC '13 Proceedings of the 28th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1913-1918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904156v1</w:t>
+                <w:t xml:space="preserve">cea-01836268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disciplined structured communications with consistent runtime adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Pérez</w:t>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '13 Proceedings of the 28th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1913-1918, </w:t>
+              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.283-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01836268v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Verification of Adaptable Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation. Technologies for Mastering Change - 5th International Symposium (ISoLA 2012), Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Heraklion, Crète, Greece. pp.269--283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2792,90 +2792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Processes (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 31th International Conference on FORmal TEchniques for Networked and Distributed Systems (FORTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Reykjavik,, Iceland. pp.90-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,90 +2909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus for Component Evolvability (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Aspects of Component Software (FACS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054122430018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.347.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09727-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0377-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Meo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071368.2071374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Genovese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Tuosto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95497-9_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lozes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Regnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006530300170028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciatto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3156346.3156350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giusto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480716" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21464-6_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79121-6_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166255v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferre&#8217;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716163v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia &#183; Di Giusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155339v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272347v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152719v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.412.3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054122430018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.347.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09727-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0377-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071368.2071374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Genovese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Tuosto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95497-9_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lozes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Regnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006530300170028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciatto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3156346.3156350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giusto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21464-6_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79121-6_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166255v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferre&#8217;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716163v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia &#183; Di Giusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155339v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272347v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152719v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.412.3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>