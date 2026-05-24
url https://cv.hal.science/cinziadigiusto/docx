--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -2396,209 +2396,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disciplined structured communications with consistent runtime adaptation</w:t>
+                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Di Giusto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.A. Pérez</w:t>
+                <w:t xml:space="preserve">Samuel Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '13 Proceedings of the 28th Annual ACM Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2480362.2480716⟩</w:t>
+              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.283-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01836268v1</w:t>
+                <w:t xml:space="preserve">hal-00904156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Categorical Theory of Patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disciplined structured communications with consistent runtime adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mimram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Di Giusto</w:t>
+                <w:t xml:space="preserve">J.A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS - Mathematical Foundations of Programming Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.283-307, </w:t>
+              <w:t xml:space="preserve">SAC '13 Proceedings of the 28th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1913-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2013.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904156v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01836268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Verification of Adaptable Processes</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054122430018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.347.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09727-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0377-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071368.2071374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Genovese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Tuosto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95497-9_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lozes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Regnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006530300170028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciatto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3156346.3156350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giusto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480716" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21464-6_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79121-6_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166255v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferre&#8217;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716163v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia &#183; Di Giusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155339v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272347v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152719v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.412.3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Germerie Guizouarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lozes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100843" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054122430018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.347.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09727-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-016-0377-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071368.2071374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05399397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Genovese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Tuosto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95497-9_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lozes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Regnault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2023.33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03626843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giusto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006530300170028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciatto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3156346.3156350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mimram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.09.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Giusto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. P&#233;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480716" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01582994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21464-6_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Perez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank D. Valencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74792-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79121-6_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166255v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ferre&#8217;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716163v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812544v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia &#183; Di Giusto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155339v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272347v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152719v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstin Peters" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.412.3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>