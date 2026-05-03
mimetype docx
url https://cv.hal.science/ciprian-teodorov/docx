--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.78125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ciprian Teodorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation-based versioning as a foundation for live executable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01212-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103050. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed algorithm to fight the state explosion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.398 - 411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJITST.2018.10014833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-driven reachability for timed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-015-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Algorithm for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scalable Computing: Practice and Experience, 17 (2), pp.129-141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v17i2.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past-Free[ze] reachability analysis: reaching further with DAG-directed exhaustive state-space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Parallel Algorithms for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de propriétés : Application de l'outil OBP au cas d'étude CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking into a Live Modeling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE '25: 18th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Koblenz, Germany. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3732771.3742718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security property modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy, ICISSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne - Virtual Online, Austria. pp.694-701, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010388206940701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithnara Nicolas Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad R Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of BPMN Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihal Brumbulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Mechanisms for Internet of Things: A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Council on Science and Education, Dec 2019, Las Vegas, United States. pp.61, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI49370.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Bounded Context-Aware Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Engineering and Formal Methods, SEFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway. pp.532-548, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30446-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation Framework for Critical and Complex Process-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference (BPMDS 2019) and 24th International Conference (EMMSAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.35-50, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Oriented Approach to Critical System Design and Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Modeling, Verification and Testing of Dependable Critical Systems (DETECT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-oriented Verification Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model and Data Engineering (MEDI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancement in Computer, Communication and Computational Sciences (RACCCS-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajmer, India. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Framework for Critical Systems Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods, SEFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trente, Italy. Short Papers 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking of SCADE Designed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KriQL: a query language for the diagnosis of transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Automated Verification of Critical Systems - AVOCS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edimburgh, United Kingdom. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Verification of a Cruise-Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Larnaca, Cyprus. pp.53-64, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational and graph queries over a transition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a Tool (EUROCON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Salamanque, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2015.7313738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Veri cation of a Landing Gear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Challenges for Trace Processing from a Model-Checking Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Computer, Information, Systems Sciences, &amp; Engineering - CISSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bridgeport, Dec 2014, Bridgeport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Infrastructure for Playing withSystems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process System Modeling for RSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain. Session 6: Mapping and Programming Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick integration of high level tools in MORPHEUS: The case of SpecEdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Knablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Braunschweig, Germany. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Networks on Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Communications and Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2018, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Algorithms to the State Explosion Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aynur Unal; Malaya Nayak; Durgesh Kumar Mishra; Dharm Singh; Joshi Amit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Information Technology and Computer Communications. First International Conference, SmartCom 2016, Jaipur, India, August 6–7, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 628, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-217, 2016, Communications in Computer and Information Science book series (CCIS), 978-981-10-3433-6 (eBook); 978-981-10-3432-9 (Softcover). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3433-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Physical-Design for Future Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emerging Technologies [cs.ET]. Université de Bretagne Occidentale (UBO), Brest, 2011. English. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02515931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G∀min∃: Exploring the Boundary Between Executable Specification Languages and Behavior Analysis Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Bretagne Occidentale (UBO), Brest, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04066483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.78125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ciprian Teodorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation-based versioning as a foundation for live executable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01212-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed algorithm to fight the state explosion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.398 - 411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJITST.2018.10014833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-driven reachability for timed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-015-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Parallel Algorithms for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past-Free[ze] reachability analysis: reaching further with DAG-directed exhaustive state-space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Algorithm for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scalable Computing: Practice and Experience, 17 (2), pp.129-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v17i2.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de propriétés : Application de l'outil OBP au cas d'étude CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking into a Live Modeling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE '25: 18th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Koblenz, Germany. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3732771.3742718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security property modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy, ICISSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne - Virtual Online, Austria. pp.694-701, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010388206940701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithnara Nicolas Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad R Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of BPMN Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihal Brumbulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Bounded Context-Aware Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Engineering and Formal Methods, SEFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway. pp.532-548, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30446-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Mechanisms for Internet of Things: A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Council on Science and Education, Dec 2019, Las Vegas, United States. pp.61, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI49370.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation Framework for Critical and Complex Process-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference (BPMDS 2019) and 24th International Conference (EMMSAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.35-50, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Oriented Approach to Critical System Design and Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Modeling, Verification and Testing of Dependable Critical Systems (DETECT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancement in Computer, Communication and Computational Sciences (RACCCS-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajmer, India. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-oriented Verification Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model and Data Engineering (MEDI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Framework for Critical Systems Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods, SEFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trente, Italy. Short Papers 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking of SCADE Designed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KriQL: a query language for the diagnosis of transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Automated Verification of Critical Systems - AVOCS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edimburgh, United Kingdom. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Verification of a Cruise-Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Larnaca, Cyprus. pp.53-64, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational and graph queries over a transition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a Tool (EUROCON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Salamanque, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2015.7313738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Infrastructure for Playing withSystems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Veri cation of a Landing Gear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Challenges for Trace Processing from a Model-Checking Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Computer, Information, Systems Sciences, &amp; Engineering - CISSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bridgeport, Dec 2014, Bridgeport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process System Modeling for RSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain. Session 6: Mapping and Programming Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Networks on Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick integration of high level tools in MORPHEUS: The case of SpecEdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Knablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Braunschweig, Germany. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Communications and Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Algorithms to the State Explosion Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aynur Unal; Malaya Nayak; Durgesh Kumar Mishra; Dharm Singh; Joshi Amit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Information Technology and Computer Communications. First International Conference, SmartCom 2016, Jaipur, India, August 6–7, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 628, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-217, 2016, Communications in Computer and Information Science book series (CCIS), 978-981-10-3433-6 (eBook); 978-981-10-3432-9 (Softcover). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3433-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Physical-Design for Future Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emerging Technologies [cs.ET]. Université de Bretagne Occidentale (UBO), Brest, 2011. English. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02515931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G∀min∃: Exploring the Boundary Between Executable Specification Languages and Behavior Analysis Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Bretagne Occidentale (UBO), Brest, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04066483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01212-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01716143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITST.2018.10014833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0401-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v17i2.1161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSFVSNXV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2016-0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732771.3742718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hnaini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010388206940701" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihal Brumbulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30446-1_28" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7386-1_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonnafous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teodorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Rim Boudaoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2015.7313738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Knablein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811034329" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3433-6_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04066483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01212-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01716143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITST.2018.10014833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0401-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2016-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSFVSNXV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v17i2.1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732771.3742718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hnaini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010388206940701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihal Brumbulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30446-1_28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7386-1_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonnafous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teodorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Rim Boudaoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2015.7313738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Knablein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811034329" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3433-6_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04066483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>