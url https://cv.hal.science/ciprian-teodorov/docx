--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.78125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ciprian Teodorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation-based versioning as a foundation for live executable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01212-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed algorithm to fight the state explosion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.398 - 411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJITST.2018.10014833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-driven reachability for timed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-015-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Parallel Algorithms for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past-Free[ze] reachability analysis: reaching further with DAG-directed exhaustive state-space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Algorithm for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scalable Computing: Practice and Experience, 17 (2), pp.129-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v17i2.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de propriétés : Application de l'outil OBP au cas d'étude CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking into a Live Modeling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE '25: 18th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Koblenz, Germany. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3732771.3742718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security property modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy, ICISSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne - Virtual Online, Austria. pp.694-701, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010388206940701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithnara Nicolas Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad R Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of BPMN Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihal Brumbulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Bounded Context-Aware Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Engineering and Formal Methods, SEFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway. pp.532-548, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30446-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Mechanisms for Internet of Things: A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Council on Science and Education, Dec 2019, Las Vegas, United States. pp.61, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI49370.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation Framework for Critical and Complex Process-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference (BPMDS 2019) and 24th International Conference (EMMSAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.35-50, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Oriented Approach to Critical System Design and Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Modeling, Verification and Testing of Dependable Critical Systems (DETECT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancement in Computer, Communication and Computational Sciences (RACCCS-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajmer, India. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-oriented Verification Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model and Data Engineering (MEDI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Framework for Critical Systems Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods, SEFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trente, Italy. Short Papers 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking of SCADE Designed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KriQL: a query language for the diagnosis of transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Automated Verification of Critical Systems - AVOCS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edimburgh, United Kingdom. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Verification of a Cruise-Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Larnaca, Cyprus. pp.53-64, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational and graph queries over a transition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a Tool (EUROCON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Salamanque, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2015.7313738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Infrastructure for Playing withSystems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Veri cation of a Landing Gear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Challenges for Trace Processing from a Model-Checking Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Computer, Information, Systems Sciences, &amp; Engineering - CISSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bridgeport, Dec 2014, Bridgeport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process System Modeling for RSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain. Session 6: Mapping and Programming Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Networks on Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick integration of high level tools in MORPHEUS: The case of SpecEdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Knablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Braunschweig, Germany. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Communications and Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Algorithms to the State Explosion Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aynur Unal; Malaya Nayak; Durgesh Kumar Mishra; Dharm Singh; Joshi Amit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Information Technology and Computer Communications. First International Conference, SmartCom 2016, Jaipur, India, August 6–7, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 628, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-217, 2016, Communications in Computer and Information Science book series (CCIS), 978-981-10-3433-6 (eBook); 978-981-10-3432-9 (Softcover). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3433-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Physical-Design for Future Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emerging Technologies [cs.ET]. Université de Bretagne Occidentale (UBO), Brest, 2011. English. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02515931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G∀min∃: Exploring the Boundary Between Executable Specification Languages and Behavior Analysis Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Bretagne Occidentale (UBO), Brest, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04066483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75.78125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ciprian Teodorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation-based versioning as a foundation for live executable models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (5), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-024-01212-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed algorithm to fight the state explosion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Technology and Secured Transactions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.398 - 411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJITST.2018.10014833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-driven reachability for timed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-015-0401-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential and Parallel Algorithms for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cait-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past-Free[ze] reachability analysis: reaching further with DAG-directed exhaustive state-space analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Testing, Verification and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stvr.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Algorithm for the State Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scalable Computing: Practice and Experience, 17 (2), pp.129-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12694/scpe.v17i2.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification formelle de propriétés : Application de l'outil OBP au cas d'étude CCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles UML vers Fiacre, via les langages intermédiaires tUML et ABCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design Multiverse: A Scientific Model for Design Evolution and Co-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Engineering, NIER Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (Brazil), France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786582.3786830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking into a Live Modeling Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joeri Exelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE '25: 18th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Koblenz, Germany. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3732771.3742718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security property modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems Security and Privacy, ICISSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Vienne - Virtual Online, Austria. pp.694-701, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010388206940701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain-specific Modeling Framework for Attack Surface Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithnara Nicolas Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Drouot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad R Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2020 : 6th International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valetta, Malta. pp.341 - 348, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008916203410348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of BPMN Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihal Brumbulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Mechanisms for Internet of Things: A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Council on Science and Education, Dec 2019, Las Vegas, United States. pp.61, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI49370.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Bounded Context-Aware Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Software Engineering and Formal Methods, SEFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway. pp.532-548, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30446-1_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Validation Framework for Critical and Complex Process-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Rafique Golra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference (BPMDS 2019) and 24th International Conference (EMMSAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.35-50, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20618-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Problem-Oriented Approach to Critical System Design and Diagnosis Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Modeling, Verification and Testing of Dependable Critical Systems (DETECT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advancement in Computer, Communication and Computational Sciences (RACCCS-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ajmer, India. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-oriented Verification Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Model and Data Engineering (MEDI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrakesh, Morocco. pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Framework for Critical Systems Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Engineering and Formal Methods, SEFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trente, Italy. Short Papers 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking of SCADE Designed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bonnafous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Meta-Language for the Concurrency Concern in DSLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KriQL: a query language for the diagnosis of transition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Automated Verification of Critical Systems - AVOCS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edimburgh, United Kingdom. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Verification of a Cruise-Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Larnaca, Cyprus. pp.53-64, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational and graph queries over a transition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Rim Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Es-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer as a Tool (EUROCON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Salamanque, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2015.7313738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dynamic Infrastructure for Playing withSystems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques and Challenges for Trace Processing from a Model-Checking Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Computer, Information, Systems Sciences, &amp; Engineering - CISSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bridgeport, Dec 2014, Bridgeport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Veri cation of a Landing Gear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.52-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process System Modeling for RSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Barcelone, Spain. Session 6: Mapping and Programming Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Networks on Reconfigurable SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick integration of high level tools in MORPHEUS: The case of SpecEdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Knablein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop- Autumn School in From Reconfigurable to Self - Adaptive Computing (AMWAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensor networks as concurrent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Networked Sensing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Braunschweig, Germany. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parallel and Distributed Reachability in Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambient Communications and Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2018, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7386-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Algorithms to the State Explosion Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Belalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aynur Unal; Malaya Nayak; Durgesh Kumar Mishra; Dharm Singh; Joshi Amit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Trends in Information Technology and Computer Communications. First International Conference, SmartCom 2016, Jaipur, India, August 6–7, 2016, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 628, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-217, 2016, Communications in Computer and Information Science book series (CCIS), 978-981-10-3433-6 (eBook); 978-981-10-3432-9 (Softcover). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3433-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics of the Model of Concurrency and Communication Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8584, INRIA. 2014, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Physical-Design for Future Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emerging Technologies [cs.ET]. Université de Bretagne Occidentale (UBO), Brest, 2011. English. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02515931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G∀min∃: Exploring the Boundary Between Executable Specification Languages and Behavior Analysis Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université de Bretagne Occidentale (UBO), Brest, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04066483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01212-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01716143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITST.2018.10014833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0401-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2016-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSFVSNXV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v17i2.1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732771.3742718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hnaini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010388206940701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihal Brumbulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30446-1_28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7386-1_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonnafous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teodorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Rim Boudaoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2015.7313738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Knablein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811034329" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3433-6_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04066483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Exelmans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-024-01212-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01716143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Allal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJITST.2018.10014833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-015-0401-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cait-2016-0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stvr.1611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSFVSNXV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v17i2.1161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-00379170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786582.3786830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732771.3742718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hnaini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010388206940701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tithnara Nicolas Sun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Drouot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad R Golra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008916203410348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihal Brumbulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI49370.2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30446-1_28" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Rafique Golra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20618-5_3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01780556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7386-1_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonnafous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teodorov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Rim Boudaoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2015.7313738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Knablein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811034329" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3433-6_26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04066483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>