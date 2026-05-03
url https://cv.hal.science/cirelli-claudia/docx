--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1848,204 +1848,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02009447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle réception sociale pour l'ingénierie écologique industrielle? L'insertion socio-territoriale des zones humides artificielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les récupérateurs de déchets : entre marginalisation et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Larrue</w:t>
+                <w:t xml:space="preserve">Benedicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mettre à l'épreuve l'acceptabilité sociale, 15 (3)</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264579v1</w:t>
+                <w:t xml:space="preserve">halshs-01410276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récupérateurs de déchets : entre marginalisation et reconnaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle réception sociale pour l'ingénierie écologique industrielle? L'insertion socio-territoriale des zones humides artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Florin</w:t>
+                <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mettre à l'épreuve l'acceptabilité sociale, 15 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01410276v1</w:t>
+                <w:t xml:space="preserve">hal-01264579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déni à la mobilisation. Vivre à côté d’une décharge (le cas de Vienne, Isère).</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,260 +2310,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets : une question pour les sciences sociales</w:t>
+                <w:t xml:space="preserve">Au bout du réseau. Changement et continuité dans l’assainissement au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mutations des services urbains : le cas des déchets au Sud. Janvier-Mars (87)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254631v1</w:t>
+                <w:t xml:space="preserve">hal-01254413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique en Méditerranée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des déchets : une question pour les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254621v1</w:t>
+                <w:t xml:space="preserve">hal-01254631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au bout du réseau. Changement et continuité dans l’assainissement au Mexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Larrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mutations des services urbains : le cas des déchets au Sud. Janvier-Mars (87)</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254413v1</w:t>
+                <w:t xml:space="preserve">hal-01254621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestión integrada del agua contradicciones y restricciones</w:t>
               </w:r>
@@ -2890,273 +2890,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations villes-campagnes au prisme des eaux usées. Expériences croisées Mexique-France</w:t>
+                <w:t xml:space="preserve">ENTRE RÉSISTANCE ET ENGAGEMENT DANS L’ ACTION PUBLIQUE : EXPÉRIENCES ET TRAJECTOIRES DES COLLECTIFS PORTEURS DES RESSOURCERIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Rural Conference – Thinking Urban-Rural interactions through Food and Land Uses issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">8ème édition du Congrès triennal de l’Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique (CoSPoF),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles (en ligne), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201169v1</w:t>
+                <w:t xml:space="preserve">hal-03584237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre résistance et engagement dans l’action publique: expériences et trajectoires des collectifs porteurs des Ressourceries</w:t>
+                <w:t xml:space="preserve">Les relations villes-campagnes au prisme des eaux usées. Expériences croisées Mexique-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mele</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition du Congrès triennal de l'Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, bruxelles, France</w:t>
+              <w:t xml:space="preserve">4th Rural Conference – Thinking Urban-Rural interactions through Food and Land Uses issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201170v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE RÉSISTANCE ET ENGAGEMENT DANS L’ ACTION PUBLIQUE : EXPÉRIENCES ET TRAJECTOIRES DES COLLECTIFS PORTEURS DES RESSOURCERIES</w:t>
+                <w:t xml:space="preserve">Entre résistance et engagement dans l’action publique: expériences et trajectoires des collectifs porteurs des Ressourceries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition du Congrès triennal de l’Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique (CoSPoF),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bruxelles (en ligne), Belgique</w:t>
+              <w:t xml:space="preserve">8ème édition du Congrès triennal de l'Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584237v1</w:t>
+                <w:t xml:space="preserve">hal-03201170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs « citoyens » en situation de conflit et de participation : le cas de la gestion des déchets</w:t>
               </w:r>
@@ -4195,651 +4195,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Actions and Politics in Waste management in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducción. Casos locales y tendencias globales de la actividad de recuperación de residuos reciclables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo J. Schamber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Research from the Social Sciences and Humanities Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 152-170, 2024, 1-0364-0638-5</w:t>
+              <w:t xml:space="preserve">RECICLOSCOPIO VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9789876307581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04775224v1</w:t>
+                <w:t xml:space="preserve">hal-04886574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions, engagement et transition dans le domaine des déchets</w:t>
+                <w:t xml:space="preserve">Collective Actions and Politics in Waste management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie L. Van Neste; Patrice Mele; Corinne Larrue. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stowell A., Gutberlet J., Valenzuela F., Zapata P., Zapata Campos M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions socioécologiques et milieux de vie, Entre expérimentation, politisation et institutionnalisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Action Politique, 9782760650411</w:t>
+              <w:t xml:space="preserve">Waste Research from the Social Sciences and Humanities Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 152-170, 2024, 1-0364-0638-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579843v1</w:t>
+                <w:t xml:space="preserve">halshs-04775224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Casos locales y tendencias globales de la actividad de recuperación de residuos reciclables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actions, engagement et transition dans le domaine des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie L. Van Neste; Patrice Mele; Corinne Larrue. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECICLOSCOPIO VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9789876307581</w:t>
+              <w:t xml:space="preserve">Transitions socioécologiques et milieux de vie, Entre expérimentation, politisation et institutionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Action Politique, 9782760650411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886574v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités et innovations institutionnelles dans la gestion des déchets en Isère</w:t>
+                <w:t xml:space="preserve">Water management facing drought governance: are the territories prepared to water scarcity?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claudia Cirelli &amp; Fabrizio Maccaglia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Jeunesse I., Larrue C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires des déchets. Agir en régime de proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2019, Perspectives Villes et territoires, 978-2-86906-724-0</w:t>
+              <w:t xml:space="preserve">Facing hydro-meteorological extremes events: a governance issue, Wiley-Blackwell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.245-260, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402590v1</w:t>
+                <w:t xml:space="preserve">hal-02402651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water management facing drought governance: are the territories prepared to water scarcity?.</w:t>
+                <w:t xml:space="preserve">Introduction - En quête de proximité. Les registres du proche dans les politiques publiques des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Jeunesse I., Larrue C. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Cirelli &amp; Fabrizio Maccaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facing hydro-meteorological extremes events: a governance issue, Wiley-Blackwell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.245-260, 2019</w:t>
+              <w:t xml:space="preserve">Territoires des déchets. Agir en régime de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire François Rabelais, 2019, 978-2-86906-724-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402651v1</w:t>
+                <w:t xml:space="preserve">hal-02402559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - En quête de proximité. Les registres du proche dans les politiques publiques des déchets</w:t>
+                <w:t xml:space="preserve">Conclusion - Discours et pratiques de la proximité à l'épreuve des contextes : vers un régime de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claudia Cirelli &amp; Fabrizio Maccaglia. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Cirelli Fabrizio Maccaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires des déchets. Agir en régime de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire François Rabelais, 2019, 978-2-86906-724-0</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2019, 978-2-86906-724-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402559v1</w:t>
+                <w:t xml:space="preserve">hal-02402618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion - Discours et pratiques de la proximité à l'épreuve des contextes : vers un régime de proximité</w:t>
+                <w:t xml:space="preserve">Proximités et innovations institutionnelles dans la gestion des déchets en Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Claudia Cirelli Fabrizio Maccaglia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Cirelli &amp; Fabrizio Maccaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires des déchets. Agir en régime de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2019, 978-2-86906-724-0</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2019, Perspectives Villes et territoires, 978-2-86906-724-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402618v1</w:t>
+                <w:t xml:space="preserve">hal-02402590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestión conflictiva de los residuos en Isère: entre el bloqueo de la decisión y la movilización local</w:t>
               </w:r>
@@ -4957,113 +4957,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre des déchets (Introduction)</w:t>
+                <w:t xml:space="preserve">Vivre des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François Rabelais </w:t>
+              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 450 p., 2015, Villes et territoires</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-57, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254317v1</w:t>
+                <w:t xml:space="preserve">halshs-01218618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques des déchets à l’épreuve des contextes locaux : la difficile territorialisation de la proximité</w:t>
               </w:r>
@@ -5125,126 +5138,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre des déchets</w:t>
+                <w:t xml:space="preserve">Vivre des déchets (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp. 13-57, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
+              <w:t xml:space="preserve">, 450 p., 2015, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218618v1</w:t>
+                <w:t xml:space="preserve">hal-01254317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿A quién pertenecen las aguas negras urbanas? Negociación y conflicto en la aplicación de la ley ambiental</w:t>
               </w:r>
@@ -5293,316 +5293,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elle était petite, elle ne se voyait pas. Conflit et controverses autour d’une décharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines. P. Melé (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Collection Geographie Sociale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00915333v1</w:t>
+                <w:t xml:space="preserve">hal-01254397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs ‘citoyens’ en situation de conflit et de participation : le cas de la gestion des déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Savoirs citoyens et démocratie urbaine. Déboulet A. et E. Nez (eds.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254404v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elle était petite, elle ne se voyait pas. Conflit et controverses autour d’une décharge</w:t>
+                <w:t xml:space="preserve">Savoirs ‘citoyens’ en situation de conflit et de participation : le cas de la gestion des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines. P. Melé (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Collection Geographie Sociale</w:t>
+              <w:t xml:space="preserve"> Savoirs citoyens et démocratie urbaine. Déboulet A. et E. Nez (eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Collection Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254397v1</w:t>
+                <w:t xml:space="preserve">hal-01254404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanización y conflictos por los efluentes urbanos en San Luis Potosí</w:t>
               </w:r>
@@ -6345,169 +6345,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et usages de l' eau. Pratiques agricoles à risque aux marges des villes mexicaines</w:t>
+                <w:t xml:space="preserve">Environnement et pratiques agricoles à risque aux marges des villes mexicaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">domain_other. Université Paris VIII Vincennes-Saint Denis, 2006. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris VIII, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00180886v1</w:t>
+                <w:t xml:space="preserve">tel-01254420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et pratiques agricoles à risque aux marges des villes mexicaines.</w:t>
+                <w:t xml:space="preserve">Environnement et usages de l' eau. Pratiques agricoles à risque aux marges des villes mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris VIII, 2006. Français. </w:t>
+              <w:t xml:space="preserve">domain_other. Université Paris VIII Vincennes-Saint Denis, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01254420v1</w:t>
+                <w:t xml:space="preserve">tel-00180886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6583,51 +6583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D8D1909"/>
+    <w:nsid w:val="B1109A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FE32795"/>
+    <w:nsid w:val="338EA589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6965,51 +6965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cirelli-claudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2004-4962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.cirelli@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Schamber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mari&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;a Francisco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cirelli-claudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2004-4962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.cirelli@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Schamber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mari&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;a Francisco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>