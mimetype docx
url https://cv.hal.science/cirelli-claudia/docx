--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -4957,126 +4957,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre des déchets</w:t>
+                <w:t xml:space="preserve">Vivre des déchets (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp. 13-57, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
+              <w:t xml:space="preserve">, 450 p., 2015, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01218618v1</w:t>
+                <w:t xml:space="preserve">hal-01254317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques des déchets à l’épreuve des contextes locaux : la difficile territorialisation de la proximité</w:t>
               </w:r>
@@ -5138,113 +5125,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre des déchets (Introduction)</w:t>
+                <w:t xml:space="preserve">Vivre des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François Rabelais </w:t>
+              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 450 p., 2015, Villes et territoires</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-57, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254317v1</w:t>
+                <w:t xml:space="preserve">halshs-01218618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿A quién pertenecen las aguas negras urbanas? Negociación y conflicto en la aplicación de la ley ambiental</w:t>
               </w:r>
@@ -6583,51 +6583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1109A98"/>
+    <w:nsid w:val="64E3E3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,51 +6731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="338EA589"/>
+    <w:nsid w:val="F8F805C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6965,51 +6965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cirelli-claudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2004-4962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.cirelli@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Schamber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mari&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;a Francisco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cirelli-claudia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2004-4962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.cirelli@univ-tours.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Eline Mooren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Munaretto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sievers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Leonardus Theodora Hegger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01691-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Sellami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00154264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Schamber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Su&#225;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334153v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254573v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mari&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;a Francisco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886621v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04886713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caro Mooren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>