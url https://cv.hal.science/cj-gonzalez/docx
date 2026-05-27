--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cj-gonzalez</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4892-4451</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">240823060</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -242,1946 +263,1812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de I + D tecnológico.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Woungang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Security Architecture for IoT Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flauzac Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalez Carlos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, International Workshop on Big Data and Data Mining Challenges on IoT and Pervasive Systems (BigD2M 2015), 52, pp.1028-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Distributed Machine Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CEI-Net: An open-source framework for P4-driven network management on the CEI Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Sudholt</w:t>
+                <w:t xml:space="preserve">Salim Mahamat Charfadine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774671⟩</w:t>
+              <w:t xml:space="preserve">MedComNet 2025 - 23rd Mediterranean Communication and Computer Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Cagliari (Sardinia), Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MedComNet65822.2025.11103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460554v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEI-Net: An open-source framework for P4-driven network management on the CEI Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for Distributed Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymene Boucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Mahamat Charfadine</w:t>
+                <w:t xml:space="preserve">Kandaraj Piamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sudholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComNet 2025 - 23rd Mediterranean Communication and Computer Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MedComNet65822.2025.11103524⟩</w:t>
+              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176967v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing IoT for Agriculture: Evaluating the Performance of a LoRaWAN-Based Monitoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asael Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Latin-American Conference on Communications (LATINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Panama City, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LATINCOM59467.2023.10361850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of LoRa Network in Tropical Farming Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IoT for agriculture optimization: preliminary results of a tropical precision farming project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Communication and Artificial Intelligence (CCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Conference on Cloud Computing, Big Data &amp; Emerging Topics (JCC-BD&amp;ET 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Buenos Aires (Argentina), Argentina. pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713473v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration of LoRa Network in Tropical Farming Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asael Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 2nd International Conference on Computer Communication and Artificial Intelligence (CCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Beijing, France. pp.182-186, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Beijing, China. pp.182-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAI55564.2022.9807765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCAI55564.2022.9807765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04809457v1</w:t>
+                <w:t xml:space="preserve">hal-03713473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT for agriculture optimization: preliminary results of a tropical precision farming project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Pitti</w:t>
+                <w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Gallegos Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mauhourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Cloud Computing, Big Data &amp; Emerging Topics (JCC-BD&amp;ET 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809443v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mahamat Charfadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erick Gallegos Robledo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t>
+              <w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042340v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430340v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mahamat Charfadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t>
+              <w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430343v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430327v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514863v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514864v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...115 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2247,103 +2134,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2530,51 +2417,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a heterogeneous distributed architecture with the SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Universite de Reims Champagne Ardenne, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2691,51 +2578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF89AEE0"/>
+    <w:nsid w:val="BA06C9F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2839,51 +2726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C3FD012A"/>
+    <w:nsid w:val="9A05BE6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3073,51 +2960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cj-gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240823060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flauzac Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Carlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet65822.2025.11103524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Espinosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361850" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ponte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAI55564.2022.9807765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cj-gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4892-4451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240823060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02561066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flauzac Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalez Carlos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet65822.2025.11103524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Boucha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sudholt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asael Espinosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ponte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAI55564.2022.9807765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>