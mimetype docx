--- v0 (2026-03-04)
+++ v1 (2026-05-20)
@@ -115,1371 +115,1474 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">191595780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Q9AIPNkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Grammatology: Script Revolution and Literary Modernity, 1916–1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84 (1), pp.272-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00219118-11493215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exils linguistiques, linguistiques de l’exil : itinéraires intellectuels et littéraires des linguistes chinois dans le premier xxe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">KUZUOĞLU, Uluğ. 2024. Codes of Modernity: Chinese Scripts in the Global Information Age. New York: Columbia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, China’s Borderlands: From Getaway to Gateway, 139, pp.99-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130h1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.223.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212623v1</w:t>
+                <w:t xml:space="preserve">hal-05448572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tam, Gina Anne (2020), Dialect and Nationalism in China, 1860-1960, Cambridge, Cambridge University Press</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exils linguistiques, linguistiques de l’exil : itinéraires intellectuels et littéraires des linguistes chinois dans le premier xxe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRC History Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.223.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04285892v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l’histoire de la littérature de Hong Kong</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tam, Gina Anne (2020), Dialect and Nationalism in China, 1860-1960, Cambridge, Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jentayu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, "Spécial Hong Kong"</w:t>
+              <w:t xml:space="preserve">PRC History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04806196v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwards, Louise, Citizens of Beauty. Drawing Democratic Dreams in Republican China, Seattle, University of Washington Press, 2020.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction à l’histoire de la littérature de Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaël Gaffric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Asiatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77</w:t>
+              <w:t xml:space="preserve">Jentayu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "Spécial Hong Kong"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04285889v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming Rubbish: Feiwu at the Intersection of Gender, Class, and Disability in Xiao Hong’s Market Street and Field of Life and Death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Edwards, Louise, Citizens of Beauty. Drawing Democratic Dreams in Republican China, Seattle, University of Washington Press, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Chinese Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04212550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Before the Light: A discussion with Ian Rowen on the making of Transitions in Taiwan and translating narratives of the White Terror Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reclaiming Rubbish: Feiwu at the Intersection of Gender, Class, and Disability in Xiao Hong’s Market Street and Field of Life and Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">East Asian Journal of Popular Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51661/bjocs.v12i1.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/eapc_00067_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212546v1</w:t>
+                <w:t xml:space="preserve">hal-04212550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronominal Politics: (Un)Gendering Narrative and Framing Ambiguity in Chinese Literature, 1917-1937</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Before the Light: A discussion with Ian Rowen on the making of Transitions in Taiwan and translating narratives of the White Terror Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">East Asian Journal of Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/eapc_00067_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04212530v1</w:t>
+                <w:t xml:space="preserve">hal-04212546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAFFRIC, Gwennaël. 2019. La Littérature à l’ère de l’Anthropocène : une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi (Literature in the Anthropocene Era: An Ecocritic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pronominal Politics: (Un)Gendering Narrative and Framing Ambiguity in Chinese Literature, 1917-1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.11889⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04285881v1</w:t>
+                <w:t xml:space="preserve">hal-04212530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisible donc légitime ? Lire et brouiller le genre en Chine, hier comme aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GAFFRIC, Gwennaël. 2019. La Littérature à l’ère de l’Anthropocène : une étude écocritique autour des œuvres de l’écrivain taïwanais Wu Ming-yi (Literature in the Anthropocene Era: An Ecocritic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.77-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.11889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04285849v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legible and Thus Legitimate? Reading and Blurring Gender in China, Today and Yesterday</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lisible donc légitime ? Lire et brouiller le genre en Chine, hier comme aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (3), pp.5-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212581v1</w:t>
+                <w:t xml:space="preserve">hal-04285849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalités, hybridités, minimalismes : bousculement des genres dans les micro-fictions de Walis Nokan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Legible and Thus Legitimate? Reading and Blurring Gender in China, Today and Yesterday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chinaperspectives.10257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285852v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miyuan, (re)imaginings of the Japanese legacy, and the making of postcolonial discourse in 1990s Taiwan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marginalités, hybridités, minimalismes : bousculement des genres dans les micro-fictions de Walis Nokan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212597v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kay Schaffer and Xianlin Song (2014), Women Writers in Postsocialist China, Londres and New York, Routledge/Taylor and Francis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miyuan, (re)imaginings of the Japanese legacy, and the making of postcolonial discourse in 1990s Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections: Gender and Sexuality in Asia and the Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°58 (2), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mochi.058.0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04285895v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanches colombes, monstrueuses machines : le genre linguistique au miroir de la traduction littéraire chinois-français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kay Schaffer and Xianlin Song (2014), Women Writers in Postsocialist China, Londres and New York, Routledge/Taylor and Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intersections: Gender and Sexuality in Asia and the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04212603v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanches colombes, monstrueuses machines : le genre linguistique au miroir de la traduction littéraire chinois-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Jortay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l’identité : pronoms, classificateurs et focalisation narrative dans Membrane de Chi Ta-wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51-52 (3), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mochi.051.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1489,374 +1592,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstition in Translation: Vamps, Vampire-Capitalists, and Vocabularies of Class and Gender in Republican China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Baum et Albert Wu, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncanny Beliefs: Superstition in Modern Chinese History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Harvard University Press, In press, 9780674303409</w:t>
+              <w:t xml:space="preserve">, Harvard University Press, 2026, 9780674303409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Language in Modern Chinese History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamie J. Zhao; Hongwei Bao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Chinese Gender &amp; Sexuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.42-55, 2024, 9781032227290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003273943-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">他/她/它 ta, ta, ta – Il/elle/id : Pagaille dans les genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lauwaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Frangville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots de Chine : ruptures, persistances, émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War of Words and Gender: Pronominal Feuds of the Republican Period and the Early PRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerda Wielander; Séagh Kehoe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural China 2020: The Contemporary China Centre Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Westminster Press, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16997/book58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,104 +1969,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyce Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1973,111 +2076,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">法語世界的瓦歷斯．諾幹：翻譯的難題、挑戰與自由</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Gaffric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walis Nokan（瓦歷斯．諾幹）文學學術研討會 (International Symposium on Walis Nokan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Providence University (靜宜大學), May 2022, Taiwan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2087,237 +2190,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precarious Peripheries: Gender from the Margins of China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sextant.697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Envisioning Gender in China: (De)Legitimizing Gazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020 (3), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/chinaperspectives.10226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2327,153 +2430,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronoun Politics: Highlighting the Importance of Non-Eurocentric Language Histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interpreter’s Gift: Tokens of Sino-British Friendships in the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2483,105 +2586,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">田野紀錄－性別再現與認同建構：1980-1990年代台灣女性作家作品的內在獨白與間接／直接引語 [Field Notes - Gender Representations and Identity Building: Interior Monologue and Reported Speech in 80s-90s Taiwan Women Writers' Works]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Jortay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2649,51 +2752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E5FBF9D"/>
+    <w:nsid w:val="3EBB77A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2880,51 +2983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cjortay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6178-5388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191595780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00219118-11493215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.223.0067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Gaffric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51661/bjocs.v12i1.153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eapc_00067_7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.058.0082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10759" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.051.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003273943-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/book58" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.697" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cjortay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6178-5388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191595780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Q9AIPNkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00219118-11493215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130h1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.223.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Gaffric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51661/bjocs.v12i1.153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eapc_00067_7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.11889" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.058.0082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.051.0111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003273943-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16997/book58" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.10226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>